--- v0 (2025-12-05)
+++ v1 (2026-04-03)
@@ -1,68 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="mp4" ContentType="video/mp4"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483748" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="257" r:id="rId2"/>
-    <p:sldId id="258" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId2"/>
+    <p:sldId id="259" r:id="rId3"/>
   </p:sldIdLst>
   <p:sldSz cx="6858000" cy="12192000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fi-FI"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457189" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -179,61 +178,61 @@
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="13605" autoAdjust="0"/>
+    <p:restoredLeft sz="14904" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="87" d="100"/>
-          <a:sy n="87" d="100"/>
+          <a:sx n="74" d="100"/>
+          <a:sy n="74" d="100"/>
         </p:scale>
-        <p:origin x="4072" y="224"/>
+        <p:origin x="2160" y="176"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3840"/>
         <p:guide pos="2160"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="67" d="100"/>
           <a:sy n="67" d="100"/>
         </p:scale>
         <p:origin x="3108" y="90"/>
       </p:cViewPr>
@@ -312,51 +311,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{2BE76134-9237-4DF5-B027-47F902E1F457}" type="datetimeFigureOut">
               <a:rPr lang="fi-FI" smtClean="0"/>
-              <a:t>3.10.2025</a:t>
+              <a:t>30.3.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fi-FI"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Dian kuvan paikkamerkki 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2560638" y="1143000"/>
             <a:ext cx="1736725" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1030,871 +1029,200 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
   <p:extLst>
     <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp4"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...244 lines deleted...]
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Kuva 4">
+          <p:cNvPr id="12" name="Kuva 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F07AB6F7-0A9F-7CFD-B4DD-E32F24FD0E93}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0E697EA-E593-732D-AE1E-2C69ED4F038F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1388" y="4935"/>
-[...105 lines deleted...]
-            <a:ext cx="605989" cy="510665"/>
+            <a:off x="0" y="1"/>
+            <a:ext cx="6860776" cy="12191998"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3183062719"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="10" advClick="0" advTm="8000"/>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition advClick="0" advTm="8000"/>
     </mc:Fallback>
   </mc:AlternateContent>
-  <p:timing>
-[...391 lines deleted...]
-  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Kuva 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3365D23-E61B-5470-B746-3875CFF178EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1"/>
+            <a:ext cx="6860776" cy="12191998"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2494899824"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="10" advClick="0" advTm="8000"/>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition advClick="0" advTm="8000"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Suomi_fi vaalean sininen">
   <a:themeElements>
     <a:clrScheme name="Suomi_fi">
       <a:dk1>
         <a:srgbClr val="272827"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="003378"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F3A900"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="296EBB"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E20350"/>
       </a:accent2>
@@ -2533,52 +1861,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100ED98EADFE8FFE849838F928087A8428B" ma:contentTypeVersion="13" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="49a152a8f97cc9542fe8d9f18ed38a1d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cc13e79e-2f69-41b7-a6d1-2150f1afe980" xmlns:ns3="6b773d18-e853-4aa5-a423-3fd7c902ce7a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d8eefacd9494819efee3f3c9cd4feb3c" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100ED98EADFE8FFE849838F928087A8428B" ma:contentTypeVersion="13" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="4b442597a8dd6cf28578a4df275046b3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cc13e79e-2f69-41b7-a6d1-2150f1afe980" xmlns:ns3="6b773d18-e853-4aa5-a423-3fd7c902ce7a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f01969ee83ee3f442aedfcff71aeac06" ns2:_="" ns3:_="">
     <xsd:import namespace="cc13e79e-2f69-41b7-a6d1-2150f1afe980"/>
     <xsd:import namespace="6b773d18-e853-4aa5-a423-3fd7c902ce7a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -2760,73 +2088,73 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cc13e79e-2f69-41b7-a6d1-2150f1afe980">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="6b773d18-e853-4aa5-a423-3fd7c902ce7a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4548E607-9371-4C92-80DB-B0CB73150CCF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D71A06E7-9490-4FAE-A7C6-FFD70F4104ED}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99170A34-607C-4C90-8045-F358B7C715BD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB6E92D5-A063-4EF3-B5E0-B9796BA74EB4}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87D0F80D-0B41-4F36-9224-1DDFD0B3ACF8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BC98290-638E-4838-B8E1-2F28EA74C675}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Suomi_fi Esitysmalli</Template>
   <TotalTime></TotalTime>
   <Words>0</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Laajakuva</PresentationFormat>
   <Paragraphs>0</Paragraphs>
   <Slides>2</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>1</MMClips>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Käytetyt fontit</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Teema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Dian otsikot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">