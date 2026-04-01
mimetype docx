--- v0 (2025-12-05)
+++ v1 (2026-04-01)
@@ -9,3717 +9,4664 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4C1DCEAA" w14:textId="77777777" w:rsidR="0084405F" w:rsidRPr="00495065" w:rsidRDefault="0084405F" w:rsidP="0084405F">
+    <w:p w14:paraId="4C1DCEAA" w14:textId="06260B6A" w:rsidR="0084405F" w:rsidRPr="00495065" w:rsidRDefault="0084405F" w:rsidP="0084405F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Tiedotepohja julkisen hallinnon organisaatioiden käyttöön:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6682C9CA" w14:textId="46FE9811" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00200B2E" w:rsidP="00786E8C">
+    <w:p w14:paraId="3418F9CC" w14:textId="164A6C61" w:rsidR="00870304" w:rsidRPr="00EA56CE" w:rsidRDefault="00200B2E" w:rsidP="00786E8C">
       <w:pPr>
         <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="se-FI"/>
-[...6 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00870304" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Virgeoapmahašpoasta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00870304" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00870304" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>nuppástuvvá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00870304" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00870304" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>digitálan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00870304" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6682C9CA" w14:textId="4150D92D" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="009E0C6A" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009E0C6A" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Dutnje</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009E0C6A" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009E0C6A" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>boahtá</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009E0C6A" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009E0C6A" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>atnui</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009E0C6A" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009E0C6A" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>elektrovnnalaš</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="000D45AE" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="000D45AE" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="000D45AE" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="000D45AE" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
-      <w:r w:rsidR="009E0C6A" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>astakássa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009E0C6A" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, go </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009E0C6A" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>duođaštat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009E0C6A" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0006486C" w:rsidRPr="002709D7">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="000E76EC" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
-        <w:t>identiteahtat</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>identitehtat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> jagi 2026 eiseválddiid elektrovnnalaš áš</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> jagi 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00870304" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
-        <w:t>š</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>virgeoapmahaččaid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
-        <w:t>iiddikšunbálvalusaide</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> elektrovnnalaš </w:t>
+      </w:r>
+      <w:r w:rsidR="00870304" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
+        <w:t>áššehas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>bálvalusaide</w:t>
+      </w:r>
+      <w:r w:rsidR="00200B2E" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4284457D" w14:textId="525C94B6" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="009E0C6A" w:rsidP="00786E8C">
-[...31 lines deleted...]
-          <w:iCs/>
+    <w:p w14:paraId="4284457D" w14:textId="35FC6E13" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="00870304" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>Virgeoapmahaš</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>poastta vuostáiváldin nuppástuvvá jagi 2026 álggus álgovurrosaččat digitálan.</w:t>
+      </w:r>
+      <w:r w:rsidR="00161078" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nuppástus dáhpahuvvá dan maŋŋ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72EC2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidR="00161078" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> go virgeoapmahašpoastta</w:t>
+      </w:r>
+      <w:r w:rsidR="00811AC4" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> digitála</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00811AC4" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">álgovurrosašvuođa guoski láhkaásaheapmi šaddá fápmui. </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Go duođaštat </w:t>
+      </w:r>
+      <w:r w:rsidR="0006486C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>identitehtat</w:t>
       </w:r>
-      <w:r w:rsidR="005E7D86" w:rsidRPr="002709D7">
-[...5 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...18 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E72EC2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nuppástusa fápmuiboahtima </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maŋŋá </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72EC2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vuosttaš </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">háve </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB16A0" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB16A0" w:rsidRPr="00495065">
-[...5 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00EB16A0" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...5 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="008D1EE2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
-        <w:t>iežas organisašuvnna dahje áššiiddikšunbálvalusa namma</w:t>
-[...7 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">iežat organisašuvnna dahje áššehasbálvalusa </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
+        <w:t>namma</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB16A0" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00EB16A0" w:rsidRPr="00495065">
-[...5 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00EB16A0" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...18 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dahje soames eará </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72EC2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahačča</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elektrovnnalaš bálvalussii, dutnje dahkkojuvvo elektrovnnalaš poastakássa</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB16A0" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Suomi.fi-</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>dieđáhusaide. Dás ovddosguvlui dohko bo</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>ahtá</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="00E72EC2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaš</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>poast</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> máŋgga </w:t>
+      </w:r>
+      <w:r w:rsidR="00923A44" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaččas</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000D45AE" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...85 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dieđáhusat buhtte </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>báberpoastta</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mii </w:t>
+      </w:r>
+      <w:r w:rsidR="00923A44" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">virgeoapmahaččain </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> boahtá: seammá áššis ii boađe šat maŋŋeleappos </w:t>
+      </w:r>
+      <w:r w:rsidR="00923A44" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>reive</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ruoktot.</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F9BA16" w14:textId="52D903C0" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="009E0C6A" w:rsidP="001C6F9B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nuppástusa mihttomearrin lea movttiidahttit olbmuid vuostáiváldit </w:t>
+      </w:r>
+      <w:r w:rsidR="00923A44" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poastta álgovurrosaččat elektrovnnalaččat. </w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...58 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>dieđáhusaid ge</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>avaheapmi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seastá áiggi sihke </w:t>
+      </w:r>
+      <w:r w:rsidR="002709D7" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>riikkavuložiin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00923A44" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaččain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>, go dieđáhusat johtet jođánit ja sihkkarit rivttes vuostáiváldái rivttes sadjái.</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F9BA16" w14:textId="25DD1B87" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="009E0C6A" w:rsidP="001C6F9B">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="25D27928" w14:textId="316BB742" w:rsidR="001C6F9B" w:rsidRPr="00EA56CE" w:rsidRDefault="001C6F9B" w:rsidP="001C6F9B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...56 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>dieđáhusat lea anus dál 2 miljovnna olbmos. Bálvalusa atnuiváldi</w:t>
+      </w:r>
+      <w:r w:rsidR="002709D7" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evttohuvvo juo dál, go duođašta iežas </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1EE2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>identitehta muhtun</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00923A44" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahačča</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elektrovnnalaš </w:t>
+      </w:r>
+      <w:r w:rsidR="00923A44" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>áššehas</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0C6A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>bálvalus</w:t>
+      </w:r>
+      <w:r w:rsidR="001505B0" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E76EC" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>Go ođđa láhkaásaheapmi lea boahtán fápmui álgojagis 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1EE2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000E76EC" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001505B0" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sierra </w:t>
+      </w:r>
+      <w:r w:rsidR="000E76EC" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>miehtan</w:t>
+      </w:r>
+      <w:r w:rsidR="001505B0" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="001505B0" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uiváldimii ii šat </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>jerrojuvvo</w:t>
+      </w:r>
+      <w:r w:rsidR="001505B0" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000E76EC" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>baicce</w:t>
+      </w:r>
+      <w:r w:rsidR="001505B0" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D601F9" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>Suomi.fi</w:t>
+      </w:r>
+      <w:r w:rsidR="00495065" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>-dieđáhusaid</w:t>
+      </w:r>
+      <w:r w:rsidR="001505B0" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atnuiváldimis muitaluvvo </w:t>
+      </w:r>
+      <w:r w:rsidR="002709D7" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>identitehta duođašteami</w:t>
+      </w:r>
+      <w:r w:rsidR="001505B0" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oktavuođas. Dán nuppástusa maŋŋá</w:t>
+      </w:r>
+      <w:r w:rsidR="00822A37" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Suomi.fi-</w:t>
+      </w:r>
+      <w:r w:rsidR="001505B0" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dieđáhusat lea anus badjel </w:t>
+      </w:r>
+      <w:r w:rsidR="00D55F15" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>njealje</w:t>
+      </w:r>
+      <w:r w:rsidR="001505B0" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> miljovnna olbmos.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="25D27928" w14:textId="20970D01" w:rsidR="001C6F9B" w:rsidRPr="00495065" w:rsidRDefault="001C6F9B" w:rsidP="001C6F9B">
-[...258 lines deleted...]
-    <w:p w14:paraId="1E6492BE" w14:textId="6AFDF075" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00934629" w:rsidP="00786E8C">
+    <w:p w14:paraId="1E6492BE" w14:textId="76BF63E0" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="00934629" w:rsidP="00786E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00BE14F2" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00BE14F2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>o ja geaidda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...60 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Suomi.fi-</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE14F2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>dieđáhusat bohtet atnui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2565643C" w14:textId="36575DFE" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="001F7498" w:rsidP="00786E8C">
+    <w:p w14:paraId="2565643C" w14:textId="27678342" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="001F7498" w:rsidP="00786E8C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidR="00DE631B" w:rsidRPr="00495065">
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00DE631B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dieđáhusat boahtá </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00DE631B" w:rsidRPr="002709D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00DE631B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>tnui dutnje, g</w:t>
       </w:r>
-      <w:r w:rsidR="005E7D86" w:rsidRPr="002709D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>uhte</w:t>
       </w:r>
-      <w:r w:rsidR="00DE631B" w:rsidRPr="002709D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00DE631B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> leat dievasahkásaš ja dus </w:t>
       </w:r>
-      <w:r w:rsidR="002709D7" w:rsidRPr="002709D7">
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D55F15" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eai </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE631B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>leat vel anus</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Suomi.fi-</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE631B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>dieđáhusat</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC32664" w14:textId="6D411FD4" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00DE631B" w:rsidP="00786E8C">
+    <w:p w14:paraId="3DC32664" w14:textId="4FD30AB1" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="00DE631B" w:rsidP="00786E8C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Oainn</w:t>
       </w:r>
-      <w:r w:rsidR="002709D7" w:rsidRPr="002709D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002709D7" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">t almmuhusa </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dieđáhusaid atnuiváldimis, go duođaštat </w:t>
+      </w:r>
+      <w:r w:rsidR="002709D7" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>identitehtat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002F4817" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nannosit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> almmolaš hálddahu</w:t>
       </w:r>
-      <w:r w:rsidR="002709D7" w:rsidRPr="002709D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002709D7" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D55F15" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>áššehas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bálvalussii nappo geavahat </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1192" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>identitehta duođašteamis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00DC2FF1" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidR="001C1192">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="008D1EE2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>duođašteami</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A4A6F2" w14:textId="0827AEB4" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00DE631B" w:rsidP="00786E8C">
+    <w:p w14:paraId="02A4A6F2" w14:textId="12205622" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="00DE631B" w:rsidP="00786E8C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Almmut atnuiváldima oktavuođas iežat šleađgapoastačujuhusa ja nanne dan diimmu siste. Ná </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5D0C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>oaččut</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5A84" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>iežat šleađg</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>postii almmuhusa álo go dutnje lea boahtán ođđa poasta</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Suomi.fi-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>dieđáhusaide</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739901FD" w14:textId="17E9EB6E" w:rsidR="00FA48DE" w:rsidRPr="00495065" w:rsidRDefault="00DE631B" w:rsidP="00FA48DE">
+    <w:p w14:paraId="739901FD" w14:textId="2AFCF2BB" w:rsidR="00FA48DE" w:rsidRPr="00EA56CE" w:rsidRDefault="00DE631B" w:rsidP="00FA48DE">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Šleađgapoastta almmuheami maŋŋá joatkkat </w:t>
       </w:r>
-      <w:r w:rsidR="00995A38">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00995A38" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>identitehta duođašteami</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> dábálaččat ja sirdašuvat áššiiddikšunbálvalussii, gosa ledjet mannamin.</w:t>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dábálaččat ja sirdašuvat </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4817" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dan </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5D0C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>áššehas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>bálvalussii, gosa ledjet mannamin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274ACB8B" w14:textId="2E9D0948" w:rsidR="001C6F9B" w:rsidRPr="00495065" w:rsidRDefault="00ED7976" w:rsidP="001C6F9B">
+    <w:p w14:paraId="274ACB8B" w14:textId="44F8A6B5" w:rsidR="001C6F9B" w:rsidRPr="00EA56CE" w:rsidRDefault="00ED7976" w:rsidP="001C6F9B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...19 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuomáš, ahte jos </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5D0C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">divššut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>áššiid organisašuvnna dahje nup</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>pi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> olbmo beal</w:t>
       </w:r>
-      <w:r w:rsidR="00995A38">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00995A38" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="001C6F9B" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="001C6F9B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="001C6F9B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>dieđáhusat boahtá atnui dutnje alddát</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6F9B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>ii da</w:t>
+      </w:r>
+      <w:r w:rsidR="00995A38" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> olbmui dahje organisašuvdnii, gean/man beal</w:t>
+      </w:r>
+      <w:r w:rsidR="00995A38" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>s leat mannamin dikšut áššiid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BDD171" w14:textId="34C06789" w:rsidR="002536D1" w:rsidRPr="00EA56CE" w:rsidRDefault="00934629" w:rsidP="00FA48DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jos </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7976" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it geavat almmolaš hálddahusa elektrovnnalaš </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4817" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>áššehas</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7976" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bálvalusaid nana </w:t>
+      </w:r>
+      <w:r w:rsidR="00995A38" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>identitehta duođaštemiin</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7976" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4817" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>oaččut</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7976" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="00995A38" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7976" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s ovddosguvluige </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4817" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaš</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7976" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poastta </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>báberpoastan</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7976" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D457991" w14:textId="38876836" w:rsidR="00FA48DE" w:rsidRPr="00EA56CE" w:rsidRDefault="00ED7976" w:rsidP="00FA48DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>Nuppástus ii maid</w:t>
+      </w:r>
+      <w:r w:rsidR="00995A38" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>dái</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guoskkat vuolleahkásaččaid iige daid olbmuid, g</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7756" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eain lea </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1164F" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>ovdduidgohcin</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7756" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dahje geain lea fámus </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1164F" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>ovdduid</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>gohcinfápmudus</w:t>
+      </w:r>
+      <w:r w:rsidR="00934629" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398F7F98" w14:textId="6CDF9388" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="00BB7756" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mállegovva, mo </w:t>
+      </w:r>
+      <w:r w:rsidR="00B721EF" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>Suomi.fi-</w:t>
+      </w:r>
+      <w:r w:rsidR="00495065" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>dieđáhusat</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...61 lines deleted...]
-        <w:t>s leat mannamin dikšut áššiid.</w:t>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> boahtá atnui oassin nana </w:t>
+      </w:r>
+      <w:r w:rsidR="00995A38" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>identitehta duođašteami</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> almmolaš hálddahusa elektrovnnalaš bálvalussii </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1164F" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">álgojagis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5D0C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1164F" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan maŋŋá go virgeoapmahašpoastta digitála álgovurrosašvuođa guoski láhkaásahus boahtá fápmui:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BDD171" w14:textId="5AAFD5B3" w:rsidR="002536D1" w:rsidRPr="00495065" w:rsidRDefault="00934629" w:rsidP="00FA48DE">
-[...270 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="511EB6F0" w14:textId="7800C7A6" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="0081766D" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
+      <w:r w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32AA51FA" wp14:editId="1B537366">
             <wp:extent cx="6120130" cy="3442335"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="1983527795" name="Kuva 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1983527795" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                           <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120130" cy="3442335"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225D0249" w14:textId="004A4813" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+    <w:p w14:paraId="225D0249" w14:textId="004A4813" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00A20BA9" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A20BA9" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">o beasan lohkat </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="007A0BF8" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidR="00A20BA9" w:rsidRPr="00495065">
-[...26 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A20BA9" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>dieđáhusaide boahtán dieđáhusaid?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652D6FFA" w14:textId="36EFE140" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00A20BA9" w:rsidP="00786E8C">
+    <w:p w14:paraId="652D6FFA" w14:textId="608FAC36" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="00A20BA9" w:rsidP="00786E8C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Sáhtát lohkat </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...58 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dieđáhusaide boahtán </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5220B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>dieđáhusaid</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Suomi.fi-mobiil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aheivehusas dahje </w:t>
+      </w:r>
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">čálihemiin sisa </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidR="00F513DB" w:rsidRPr="00495065">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>neahttabálvalussii ja sirdašuvvamin doppe sadjái "Dieđáhusat"</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2DB246" w14:textId="0B974CE3" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00995A38" w:rsidP="00786E8C">
+    <w:p w14:paraId="1B2DB246" w14:textId="36D4E8AE" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="00995A38" w:rsidP="00786E8C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Identitehta duođašteapmi</w:t>
       </w:r>
-      <w:r w:rsidR="00F513DB" w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E7D86" w:rsidRPr="002709D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>dáhpáhuvvá</w:t>
       </w:r>
-      <w:r w:rsidR="00F513DB" w:rsidRPr="00495065">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> báŋko</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5220B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>dovddaldagaiguin</w:t>
+      </w:r>
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>mobiila</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5220B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>nannemiin</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F513DB" w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">dahje persovdnakoartta elektrovnnalaš </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00E5220B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>nannemiin</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0C6CE3" w14:textId="6B06588C" w:rsidR="00063064" w:rsidRPr="00495065" w:rsidRDefault="00F513DB" w:rsidP="00786E8C">
+    <w:p w14:paraId="5A0C6CE3" w14:textId="21D48482" w:rsidR="00063064" w:rsidRPr="00EA56CE" w:rsidRDefault="00FA5D0C" w:rsidP="00786E8C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5220B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>aččut</w:t>
+      </w:r>
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> almmuhusa iežat šleađgapostii álo, go dutnje boahtá </w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>dieđáhusaide ođđa dieđáhus.</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431CE2D9" w14:textId="602983BB" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00F513DB" w:rsidP="00786E8C">
+    <w:p w14:paraId="431CE2D9" w14:textId="0DBD2BCD" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="00025A24" w:rsidP="00786E8C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5220B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aččut </w:t>
+      </w:r>
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">almmuhusa boahtán dieđáhusain maiddái </w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-mobiil</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...16 lines deleted...]
-        <w:t>, jos leat luđen heivehusa ja váldán dan atnui.</w:t>
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>aheivehusas, jos leat luđen heivehusa ja váldán dan atnui.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B55947B" w14:textId="60BF75BE" w:rsidR="00FA48DE" w:rsidRPr="00495065" w:rsidRDefault="00F513DB" w:rsidP="00FA48DE">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="3B55947B" w14:textId="60BF75BE" w:rsidR="00FA48DE" w:rsidRPr="00EA56CE" w:rsidRDefault="00F513DB" w:rsidP="00FA48DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Sáhtát maiddái váldit </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00FA48DE" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>dieđáhusaid atnui čujuhusas</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA48DE" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00FA48DE" w:rsidRPr="00495065">
+        <w:r w:rsidR="00FA48DE" w:rsidRPr="00EA56CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="se-FI"/>
           </w:rPr>
           <w:t>https://suomi.fi/viestit</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FA48DE" w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00FA48DE" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">dahje luđemin iežat atnui </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00FA48DE" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-mobiil</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>aheivehu</w:t>
       </w:r>
-      <w:r w:rsidR="00995A38">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00995A38" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>sa</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00FA48DE" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455A29A0" w14:textId="7AC3A5CF" w:rsidR="00594748" w:rsidRPr="00495065" w:rsidRDefault="00F513DB" w:rsidP="00200B2E">
-[...14 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="455A29A0" w14:textId="1126E42D" w:rsidR="00594748" w:rsidRPr="00EA56CE" w:rsidRDefault="00F513DB" w:rsidP="00200B2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Naba jos </w:t>
       </w:r>
-      <w:r w:rsidR="005E7D86" w:rsidRPr="002709D7">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>háliidan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...14 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iežan </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5220B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poastta boahttevuođasge </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>báberpoastan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568D1209" w14:textId="3EBCE9D0" w:rsidR="00147B44" w:rsidRPr="00495065" w:rsidRDefault="00147B44" w:rsidP="00147B44">
+    <w:p w14:paraId="568D1209" w14:textId="210FDC99" w:rsidR="00147B44" w:rsidRPr="00EA56CE" w:rsidRDefault="00147B44" w:rsidP="00147B44">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Digit</w:t>
       </w:r>
-      <w:r w:rsidR="00F513DB" w:rsidRPr="00495065">
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="005E7D86" w:rsidRPr="002709D7">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ála </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5220B" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaš</w:t>
+      </w:r>
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">postii sirdašuvvan ii oaivvil dan, ahte giige ii sáhtášii dás ovddosguvlui vuostáiváldit </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5220B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaš</w:t>
+      </w:r>
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poastta </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>báberreiven</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
+      <w:r w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E06AD21" w14:textId="7062B4E4" w:rsidR="008637FD" w:rsidRPr="00495065" w:rsidRDefault="008637FD" w:rsidP="008637FD">
+    <w:p w14:paraId="1E06AD21" w14:textId="3CC021C1" w:rsidR="008637FD" w:rsidRPr="00EA56CE" w:rsidRDefault="008637FD" w:rsidP="008637FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidR="00F513DB" w:rsidRPr="00495065">
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00F513DB" w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dieđáhusat ii boađe atnui, jos it geavat </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5220B" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="005E7D86" w:rsidRPr="002709D7">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaččaid</w:t>
+      </w:r>
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F513DB" w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elektrovnnalaš bálvalusaid. Dalle </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5220B" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="005E7D86" w:rsidRPr="002709D7">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>oaččut</w:t>
+      </w:r>
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> boahttevuođasge </w:t>
+      </w:r>
+      <w:r w:rsidR="0002421F" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaš</w:t>
+      </w:r>
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poastta </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>báberhámis</w:t>
       </w:r>
-      <w:r w:rsidR="00F513DB" w:rsidRPr="00495065">
+      <w:r w:rsidR="00F513DB" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6061C820" w14:textId="15C270FD" w:rsidR="00E7002F" w:rsidRPr="00495065" w:rsidRDefault="00F513DB" w:rsidP="00E7002F">
+    <w:p w14:paraId="6061C820" w14:textId="0C025FAD" w:rsidR="00E7002F" w:rsidRPr="00EA56CE" w:rsidRDefault="00F513DB" w:rsidP="00E7002F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t>Nuppástus ii guoskkat vuolleahkásaččaid iige daid geain lea ovdogohccin.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>Nuppástus ii guoskkat vuolleahkásaččaid iige</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53820" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00025A24" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>sin</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53820" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geain lea </w:t>
+      </w:r>
+      <w:r w:rsidR="0002421F" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>ovdduidgohcin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16718A0A" w14:textId="480720AA" w:rsidR="002536D1" w:rsidRPr="00495065" w:rsidRDefault="005E7D86" w:rsidP="00E7002F">
+    <w:p w14:paraId="16718A0A" w14:textId="569599F3" w:rsidR="002536D1" w:rsidRPr="00EA56CE" w:rsidRDefault="0002421F" w:rsidP="00E7002F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaččaid</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sádden poasta ii boađe Suomi.fi-dieđáhusaide digitálan, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB61E5" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>danin go</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB61E5" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>oassi</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB61E5" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaččain</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sáhttet geavahit </w:t>
+      </w:r>
+      <w:r w:rsidR="00995A38" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">maiddái </w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>eará digitála kanálaid elektrovnnalaš gulahallamii. Dát leat čilgejuvvon juohke organisašuvnna bálvalusa oktavuođas</w:t>
       </w:r>
-      <w:r w:rsidR="002536D1" w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002536D1" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C442496" w14:textId="47BF919A" w:rsidR="00147B44" w:rsidRPr="00495065" w:rsidRDefault="00A5554C" w:rsidP="00147B44">
+    <w:p w14:paraId="4C442496" w14:textId="443FEA80" w:rsidR="00147B44" w:rsidRPr="00EA56CE" w:rsidRDefault="00A5554C" w:rsidP="00147B44">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Jos </w:t>
       </w:r>
-      <w:r w:rsidR="005E7D86" w:rsidRPr="00495065">
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it háliit vuostáiváldit </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB61E5" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaš</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poastta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidR="005E7D86" w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>dieđáhusaide</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="005E7D86" w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">sáhtát sirdašuvvat </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="002536D1" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidR="005E7D86" w:rsidRPr="00495065">
-[...57 lines deleted...]
-      <w:r w:rsidR="00147B44" w:rsidRPr="00495065">
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dieđáhusain ruovttoluotta vuostáiváldit báberpoastta nuppástuhttimin bálvalusa ásahusaid dahje váldimin oktavuođa Digi- ja álbmotdiehtovuogádaga áššehasbálvalussii. Nuppástusa sáhttá dahkat easkka </w:t>
+      </w:r>
+      <w:r w:rsidR="00147B44" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidR="00C37CAB">
+      <w:r w:rsidR="00C37CAB" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>dieđáhusaid</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005E7D86" w:rsidRPr="00495065">
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> ovddalgihtii.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atnuiváldima maŋŋá jagi 2026, ii ovddalgihtii.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2120B403" w14:textId="4C15CE6C" w:rsidR="00AE1BBA" w:rsidRPr="00495065" w:rsidRDefault="00AE1BBA" w:rsidP="00AE1BBA">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="2120B403" w14:textId="63140791" w:rsidR="00AE1BBA" w:rsidRPr="00EA56CE" w:rsidRDefault="00AE1BBA" w:rsidP="00AE1BBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="005E7D86" w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">álljen báberpoastta vuostáiváldimis bissu fámus bealle jagi hávil. Jos guđa </w:t>
       </w:r>
-      <w:r w:rsidR="00C33E10" w:rsidRPr="002709D7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00C33E10" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>mánotbaji</w:t>
       </w:r>
-      <w:r w:rsidR="005E7D86" w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> maŋŋá duođašta </w:t>
       </w:r>
-      <w:r w:rsidR="00995A38">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00995A38" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>identitehtas</w:t>
       </w:r>
-      <w:r w:rsidR="005E7D86" w:rsidRPr="00495065">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00701C67" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaččaid áššehasbálvalusaide</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidR="005E7D86" w:rsidRPr="00495065">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>dieđáhusat boahtá fas ođđasit atnui.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D85999C" w14:textId="4AA85EC6" w:rsidR="00506503" w:rsidRPr="00495065" w:rsidRDefault="00BC1607" w:rsidP="00BC1607">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="1D85999C" w14:textId="4AA85EC6" w:rsidR="00506503" w:rsidRPr="00EA56CE" w:rsidRDefault="00BC1607" w:rsidP="00BC1607">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Jos </w:t>
       </w:r>
-      <w:r w:rsidR="005E7D86" w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">dus lea anus </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-mobiil</w:t>
       </w:r>
-      <w:r w:rsidR="005E7D86" w:rsidRPr="00495065">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="005E7D86" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aheivehus, fuomáš, ahte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B01612A" w14:textId="59BD9806" w:rsidR="00506503" w:rsidRPr="00495065" w:rsidRDefault="005E7D86" w:rsidP="00FA169A">
+    <w:p w14:paraId="7B01612A" w14:textId="12732211" w:rsidR="00506503" w:rsidRPr="00EA56CE" w:rsidRDefault="005E7D86" w:rsidP="00FA169A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00CF076A" w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dušše heivehusa </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF076A" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">jávkadeapmi ii váldde </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BC1607" w:rsidRPr="00495065">
+      <w:r w:rsidR="00BC1607" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidR="00CF076A" w:rsidRPr="00495065">
+      <w:r w:rsidR="00CF076A" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> eret anus.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>dieđáhusaid eret anus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB6F4FD" w14:textId="3557746B" w:rsidR="00BC1607" w:rsidRPr="00495065" w:rsidRDefault="00995A38" w:rsidP="00FA169A">
+    <w:p w14:paraId="1FB6F4FD" w14:textId="3557746B" w:rsidR="00BC1607" w:rsidRPr="00EA56CE" w:rsidRDefault="00995A38" w:rsidP="00FA169A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00CF076A" w:rsidRPr="00495065">
+      <w:r w:rsidR="00CF076A" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00CF076A" w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>álvalusa ferte álo váldit eret anus Suomi.fi-die</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33E10" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00C33E10" w:rsidRPr="002709D7">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>đ</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF076A" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>áhusaid ásahusain.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1607" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B60585" w14:textId="29F5D0AA" w:rsidR="00B721EF" w:rsidRPr="00495065" w:rsidRDefault="00C33E10" w:rsidP="00B721EF">
-[...15 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="63B60585" w14:textId="29F5D0AA" w:rsidR="00B721EF" w:rsidRPr="00EA56CE" w:rsidRDefault="00C33E10" w:rsidP="00B721EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
         <w:t>Háliidettiinat</w:t>
       </w:r>
-      <w:r w:rsidR="009E0DFE" w:rsidRPr="00495065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="009E0DFE" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> sáhtát maiddái goas beare váldit </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BC1607" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidR="009E0DFE" w:rsidRPr="00495065">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="009E0DFE" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dieđáhusaid ođđasit atnui luđemin iežat atnui </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1607" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidR="009E0DFE" w:rsidRPr="00495065">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="009E0DFE" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>heivehusa dahje váldimin bálvalusa atnui čujuhusas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC1607" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> suomi.fi/viestit.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B93F7A0" w14:textId="5652D788" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
-[...14 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="5B93F7A0" w14:textId="5652D788" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00E54795" w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00E54795" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>assedieđut</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568F8B37" w14:textId="40CF9C9B" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="004D7D52" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">assedieđut </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
       <w:r w:rsidR="004D7D52" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>dieđáhusain</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00200B2E" w:rsidRPr="00495065">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="se-FI"/>
           </w:rPr>
           <w:t>https://suomi.fi/fi/viestit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00200B2E" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDCB1DE" w14:textId="29EAF1DD" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+    <w:p w14:paraId="5BDCB1DE" w14:textId="65EE983A" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="004D7D52" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>assedieđut</w:t>
       </w:r>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidR="00995A38">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00511B2A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>duođašteamis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00495065">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="se-FI"/>
           </w:rPr>
           <w:t>https://www.suomi.fi/ohjeet-ja-tuki/tunnistus/mika-on-suomifi-tunnistus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3877E6B3" w14:textId="354D7910" w:rsidR="00B721EF" w:rsidRPr="00495065" w:rsidRDefault="004D7D52" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisašuvnnat mat sáddejit poastta </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B721EF" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>dieđáhusaide</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B721EF" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00B721EF" w:rsidRPr="00495065">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="se-FI"/>
           </w:rPr>
           <w:t>https://www.suomi.fi/ohjeet-ja-tuki/viestit/suomifi-viesteja-kayttavat-organisaatiot-ja-palvelut</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B721EF" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -3752,78 +4699,67 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>á váldd</w:t>
       </w:r>
       <w:r w:rsidR="008A443B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>át</w:t>
       </w:r>
       <w:r w:rsidR="004D7D52" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
       <w:r w:rsidR="004D7D52" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
-        <w:t>dieđáhusaid</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> eret anus:</w:t>
+        <w:t>dieđáhusaid eret anus:</w:t>
       </w:r>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="002536D1" w:rsidRPr="00495065">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="se-FI"/>
           </w:rPr>
           <w:t>https://www.suomi.fi/ohjeet-ja-tuki/viestit/viestien-kaytto/viestien-kayton-lopettaminen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002536D1" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3859,305 +4795,275 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="004D7D52" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">ii lea </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00786E8C" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
       <w:r w:rsidR="004D7D52" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>dieđáhusat</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00786E8C" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C29A26D" w14:textId="12AF9FAD" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+    <w:p w14:paraId="2C29A26D" w14:textId="412C0C7B" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
       <w:r w:rsidR="004D7D52" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
-        <w:t>dieđáhusat</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">dieđáhusat lea </w:t>
+      </w:r>
+      <w:r w:rsidR="004D7D52" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diehtodorvvolaš elektrovnnalaš poastakássa, mii buhtte </w:t>
+      </w:r>
+      <w:r w:rsidR="00025A24" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>báberpoasttain boahtti virgeoapmahašpoastta</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7D52" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>. B</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33E10" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7D52" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lvalusa geavahit máŋggat </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9248C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">virgeoapmahaččat </w:t>
+      </w:r>
+      <w:r w:rsidR="004D7D52" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja mearri lassána olles áigge. Boahtán dieđáhusaid sáhttá lohkat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>Suomi.fi-mobiil</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7D52" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>aheivehusain dahje</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6552A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sisačálihemiin</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7D52" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495065">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>Suomi.fi-</w:t>
+      </w:r>
       <w:r w:rsidR="004D7D52" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lea diehtodorvvolaš elektrovnnalaš poastakássa, mii buhtte </w:t>
-[...168 lines deleted...]
-        <w:t xml:space="preserve"> čujuhusas</w:t>
+        <w:t>neahttabálvalussii čujuhusas</w:t>
       </w:r>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00495065">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
             <w:lang w:val="se-FI"/>
           </w:rPr>
           <w:t>https://suomi.fi</w:t>
@@ -4175,163 +5081,138 @@
         <w:t>. N</w:t>
       </w:r>
       <w:r w:rsidR="004D7D52" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>á sáhtát lohkat boahtán poastta juohke sajis, gos jođát.</w:t>
       </w:r>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F552E72" w14:textId="72A63B6D" w:rsidR="007A0BF8" w:rsidRPr="00495065" w:rsidRDefault="007A0BF8" w:rsidP="007A0BF8">
+    <w:p w14:paraId="3F552E72" w14:textId="24736F75" w:rsidR="007A0BF8" w:rsidRPr="00EA56CE" w:rsidRDefault="007A0BF8" w:rsidP="007A0BF8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
       <w:r w:rsidR="004D7D52" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>die</w:t>
       </w:r>
       <w:r w:rsidR="008D6F40" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>đ</w:t>
       </w:r>
       <w:r w:rsidR="004D7D52" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
-        <w:t>áhusaid</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="004D7D52" w:rsidRPr="00495065">
+        <w:t>áhusaid oažžu atnui luđemin</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6F40" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> oažžu atnui luđemin</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495065">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>Suomi.fi-mobiil</w:t>
       </w:r>
       <w:r w:rsidR="008D6F40" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> dahje </w:t>
+        <w:t xml:space="preserve">aheivehusa dahje </w:t>
       </w:r>
       <w:r w:rsidR="008A443B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>identitehta duođaštemiin</w:t>
       </w:r>
       <w:r w:rsidR="008D6F40" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> čujuhusas</w:t>
       </w:r>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
@@ -4368,169 +5249,250 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008A443B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Identitehta duođašteapmi</w:t>
       </w:r>
       <w:r w:rsidR="008D6F40" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dáhpáhuvvá báŋkodovddaldagain</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00495065">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6F40" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dáhpáhuvvá </w:t>
+      </w:r>
+      <w:r w:rsidR="0021377F" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>báŋkodovddaldagaiguin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="008A443B">
+      <w:r w:rsidR="008A443B" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>mobiila</w:t>
+      </w:r>
+      <w:r w:rsidR="0021377F" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>nannemiin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D6F40" w:rsidRPr="00495065">
+      <w:r w:rsidR="008D6F40" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="008A443B">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>dahje persovdnakoartta elektrovnnalaš</w:t>
+      </w:r>
+      <w:r w:rsidR="001165CB" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nannemiin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="008D6F40" w:rsidRPr="00495065">
+      <w:r w:rsidR="008D6F40" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Váldimin atnui </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00495065">
+      <w:r w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidR="008D6F40" w:rsidRPr="00495065">
+      <w:r w:rsidR="008D6F40" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="008D6F40" w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>dieđáhusaid oažžu máŋgga sierra</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7080B" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> virgeoapmahačča</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71D39" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>id sádden</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7080B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6F40" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>poastta elektrovnnalaš hámis.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54490683" w14:textId="12AFF349" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="008D6F40" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -4538,147 +5500,112 @@
         </w:rPr>
         <w:t>Almmuhusat ođđa b</w:t>
       </w:r>
       <w:r w:rsidR="00C33E10" w:rsidRPr="002709D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>oah</w:t>
       </w:r>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">tán dieđáhusain bohtet šleađgapoastačujuhussii, man geavaheaddji lea almmuhan bálvalussii. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00786E8C" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-mobiil</w:t>
       </w:r>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
-        <w:t>aheivehusa</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> geavaheaddjit ožžot almmuhusa maiddái njuolga heivehusa bokte.</w:t>
+        <w:t>aheivehusa geavaheaddjit ožžot almmuhusa maiddái njuolga heivehusa bokte.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D78FA72" w14:textId="03A8FBF2" w:rsidR="00BD4878" w:rsidRPr="00495065" w:rsidRDefault="008D6F40" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Golggotmánus</w:t>
       </w:r>
       <w:r w:rsidR="00BD4878" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BD4878" w:rsidRPr="00495065">
+        <w:t xml:space="preserve"> 2025 Suomi.fi-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
-        <w:t>Suomi.fi-</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> geavahit juo badjel </w:t>
+        <w:t xml:space="preserve">dieđáhusaid geavahit juo badjel </w:t>
       </w:r>
       <w:r w:rsidR="00BD4878" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>2,2 miljo</w:t>
       </w:r>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>vnna olbmo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CFA8413" w14:textId="2612E16F" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
@@ -4690,74 +5617,72 @@
           <w:lang w:val="se-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="001705B2" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">assedieđut </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
       <w:r w:rsidR="001705B2" w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>dieđáhusain</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00495065">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="se-FI"/>
           </w:rPr>
           <w:t>https://www.suomi.fi/ohjeet-ja-tuki/viestit</w:t>
         </w:r>
       </w:hyperlink>
@@ -4766,789 +5691,1068 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A9B2E2" w14:textId="77777777" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="364043BF" w14:textId="1EA395CF" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="001705B2" w:rsidP="00786E8C">
-[...21 lines deleted...]
-        <w:t>Mas lea gažaldat go sirdašuvvat elektrovnnalaš eiseváldegulahallamii?</w:t>
+    <w:p w14:paraId="364043BF" w14:textId="2FEE0009" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="00953077" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>Maid dárkkuha sirda</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60FB4" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>šuvvan elektrovnnalaš virgeoapmahašgulahallamii?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A73C057" w14:textId="02D6B20F" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
-[...12 lines deleted...]
-          <w:i/>
+    <w:p w14:paraId="5A73C057" w14:textId="70C81F18" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suo</w:t>
       </w:r>
-      <w:r w:rsidR="001705B2" w:rsidRPr="00495065">
-[...12 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="001705B2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pma sirdašuvvá elektrovnnalaš </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23F39" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaš</w:t>
+      </w:r>
+      <w:r w:rsidR="001705B2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gulahallama guvlui muttuid mielde. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71D39" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="004E781C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o virgeoapmahašpoastta </w:t>
+      </w:r>
+      <w:r w:rsidR="005101AC" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>álgovurrosašvuođa guoski láhkaásahus boahtá fápmui</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4B2C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005101AC" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaš</w:t>
+      </w:r>
+      <w:r w:rsidR="001705B2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poasta doaimmahuvvo álgovurrosaččat digitálalaččat </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33E10" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>buohkaide</w:t>
       </w:r>
-      <w:r w:rsidR="001705B2" w:rsidRPr="00495065">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="001705B2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>, g</w:t>
       </w:r>
-      <w:r w:rsidR="00C33E10" w:rsidRPr="002709D7">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00C33E10" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>eat</w:t>
       </w:r>
-      <w:r w:rsidR="001705B2" w:rsidRPr="00495065">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="001705B2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> dikš</w:t>
       </w:r>
-      <w:r w:rsidR="00C33E10" w:rsidRPr="002709D7">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00C33E10" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>ot</w:t>
       </w:r>
-      <w:r w:rsidR="001705B2" w:rsidRPr="00495065">
-[...13 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="001705B2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> áššiid elektrovnnalaččat. </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4B2C" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Virgeoapmahaččaid </w:t>
+      </w:r>
+      <w:r w:rsidR="001705B2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elektrovnnalaš bálvalusaide </w:t>
+      </w:r>
+      <w:r w:rsidR="009927A5" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sisačáliheaddji </w:t>
+      </w:r>
+      <w:r w:rsidR="001705B2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dievasahkásaš olbmuide bohtet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidR="008A443B">
-[...24 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="005F0EC9" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">duođašteami </w:t>
+      </w:r>
+      <w:r w:rsidR="001705B2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oktavuođas atnui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidR="001705B2" w:rsidRPr="00495065">
-[...23 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="001705B2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dieđáhusat sierra </w:t>
+      </w:r>
+      <w:r w:rsidR="008A443B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>miehtama</w:t>
       </w:r>
-      <w:r w:rsidR="001705B2" w:rsidRPr="00495065">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="001705B2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> haga, jos bálvalus ii leat jo gárvásit anus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A6AE29" w14:textId="7F2E576C" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="001705B2" w:rsidP="00786E8C">
-[...44 lines deleted...]
-          <w:i/>
+    <w:p w14:paraId="25A6AE29" w14:textId="30C505DA" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="001705B2" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat, geat eai sáhte geavahit digibálvalusaid, ožžot dás ovddosguvluige </w:t>
+      </w:r>
+      <w:r w:rsidR="00257F9A" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaš</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>poastta báberhámis, juos eai</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17CE0" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ieža</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vállje nuppe láhkai. Elektrovnnalaš dieđáhusaid vuostáiváldima sáhttá maiddái gaskkalduhttit almmuhemiin áššis, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF48B1" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dalle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dieđáhusat sáddejuvvojit fas báberpoastan. Jos olmmoš, gii lea válljen báberpoastta, joatká </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33E10" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>áššiiddikšuma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> elektrovnnalaččat, sutnje dahkkojuvvo guđa </w:t>
       </w:r>
-      <w:r w:rsidR="00C33E10" w:rsidRPr="002709D7">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00C33E10" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>mánotbaji</w:t>
       </w:r>
-      <w:r w:rsidRPr="00495065">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> maŋŋá ođđasit elektrovnnalaš poastakássa</w:t>
       </w:r>
-      <w:r w:rsidR="00495065">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00495065" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Suomi.fi-dieđáhusaide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06742B99" w14:textId="4DA8EA19" w:rsidR="00786E8C" w:rsidRPr="00EA56CE" w:rsidRDefault="001705B2" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sirdašuvvamis digitála gulahallamii leat máŋggat mearkkašahtti ávkkit. Dat seastá servodaga </w:t>
+      </w:r>
+      <w:r w:rsidR="008A443B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>resurssaid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> logiid miljovnnaid euroid jagis ja álkidahttá </w:t>
+      </w:r>
+      <w:r w:rsidR="008A443B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>riikkavuložiid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> árg</w:t>
+      </w:r>
+      <w:r w:rsidR="008A443B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>abeaivvi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4814" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00A75B7B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>Virgeoapmahaš</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56EF2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poasttat leat jođánit </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33E10" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>oažžun láhkai</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56EF2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>, gávdnojit ovtta saji</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33E10" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56EF2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja leat álo geavahusas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E68FE8F" w14:textId="5543BF55" w:rsidR="0004550C" w:rsidRPr="00EA56CE" w:rsidRDefault="00F92EDA" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>Go láhkaásahus lea boahtan fápmui</w:t>
+      </w:r>
+      <w:r w:rsidR="00943FD9" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00895100" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> virgeoapmahaš</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56EF2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poasta doaimmahuvvo álgovurrosaččat </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6816" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>Suomi.fi-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56EF2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dieđáhusaide </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33E10" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>buohkaide</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56EF2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>, g</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33E10" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>eat dikšot</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56EF2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> áššiid elektrovnnalaččat. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6816" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>Suomi.fi-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56EF2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dieđáhusaid lassin </w:t>
+      </w:r>
+      <w:r w:rsidR="008A443B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>riikkavuložiidda</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56EF2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sáhttá ain boahtit </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD07FA" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">virgeoapmahaččain </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56EF2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poasta maiddái </w:t>
+      </w:r>
+      <w:r w:rsidR="00E87A3D" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eará </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56EF2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>digitála kanálaide, jos ol</w:t>
+      </w:r>
+      <w:r w:rsidR="008A443B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>mmoš</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56EF2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lea</w:t>
+      </w:r>
+      <w:r w:rsidR="008A443B" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> váldán daid atnui</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56EF2" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00CF6816" w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="06742B99" w14:textId="37875775" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="001705B2" w:rsidP="00786E8C">
-[...345 lines deleted...]
-    <w:p w14:paraId="35159024" w14:textId="0765F933" w:rsidR="00CF6816" w:rsidRPr="00495065" w:rsidRDefault="005D56F0" w:rsidP="00786E8C">
+    <w:p w14:paraId="35159024" w14:textId="1C6DCEBA" w:rsidR="00CF6816" w:rsidRPr="00EA56CE" w:rsidRDefault="005D56F0" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00B56EF2" w:rsidRPr="00495065">
+      <w:r w:rsidR="00B56EF2" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00B56EF2" w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aŋŋeleappos jagi 2026 áigge lea mihttomearrin, ahte olmmoš sáhtášii válljet </w:t>
+      </w:r>
+      <w:r w:rsidR="00E87A3D" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00B56EF2" w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>virgeoapmahaš</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56EF2" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00B56EF2" w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poastta vuostáiváldinsadjin Suomi.fi lassin maiddái muhtun eará digipoastabálvalusa, mii deavdá </w:t>
+      </w:r>
+      <w:r w:rsidR="00E87A3D" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00B56EF2" w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">virgeoapmahaččaid </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56EF2" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00495065">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gulahallamii ásahuvvon diehtodorvo- ja eará gáibádusaid. Válljenfriddjavuohta gáibida láhkaásaheami ja teknihkalaš gárggiideami, mat leat easkka </w:t>
+      </w:r>
+      <w:r w:rsidR="00873081" w:rsidRPr="00EA56CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="se-FI"/>
+        </w:rPr>
+        <w:t>álgomuttus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA56CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B931BF" w14:textId="6E15C2BC" w:rsidR="00786E8C" w:rsidRPr="00495065" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00495065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
@@ -5599,67 +6803,74 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7BBF08" w14:textId="77777777" w:rsidR="00A574EB" w:rsidRPr="00495065" w:rsidRDefault="00A574EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="se-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A574EB" w:rsidRPr="00495065" w:rsidSect="00C669A9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="993" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ACC1FEF" w14:textId="77777777" w:rsidR="008D29F2" w:rsidRDefault="008D29F2" w:rsidP="00E44046">
+    <w:p w14:paraId="6FD7519B" w14:textId="77777777" w:rsidR="008424CE" w:rsidRDefault="008424CE" w:rsidP="00E44046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64037B65" w14:textId="77777777" w:rsidR="008D29F2" w:rsidRDefault="008D29F2" w:rsidP="00E44046">
+    <w:p w14:paraId="09DE8B16" w14:textId="77777777" w:rsidR="008424CE" w:rsidRDefault="008424CE" w:rsidP="00E44046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="1313DCE5" w14:textId="77777777" w:rsidR="008424CE" w:rsidRDefault="008424CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5681,75 +6892,82 @@
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A58B114" w14:textId="77777777" w:rsidR="008D29F2" w:rsidRDefault="008D29F2" w:rsidP="00E44046">
+    <w:p w14:paraId="23A61A9D" w14:textId="77777777" w:rsidR="008424CE" w:rsidRDefault="008424CE" w:rsidP="00E44046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44FF3878" w14:textId="77777777" w:rsidR="008D29F2" w:rsidRDefault="008D29F2" w:rsidP="00E44046">
+    <w:p w14:paraId="60E8BC90" w14:textId="77777777" w:rsidR="008424CE" w:rsidRDefault="008424CE" w:rsidP="00E44046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="457DC1A5" w14:textId="77777777" w:rsidR="008424CE" w:rsidRDefault="008424CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12E166DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80FE07F2"/>
     <w:lvl w:ilvl="0" w:tplc="C01A52F2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -6342,266 +7560,351 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="801003261">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2138646043">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1672098184">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="466822840">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1824618626">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E1492B"/>
     <w:rsid w:val="000029CE"/>
     <w:rsid w:val="00004AFF"/>
     <w:rsid w:val="00022481"/>
+    <w:rsid w:val="0002421F"/>
+    <w:rsid w:val="00025A24"/>
     <w:rsid w:val="0004550C"/>
     <w:rsid w:val="00063064"/>
     <w:rsid w:val="0006486C"/>
     <w:rsid w:val="000741A3"/>
     <w:rsid w:val="00082E7B"/>
+    <w:rsid w:val="000A4A6F"/>
     <w:rsid w:val="000B38FB"/>
     <w:rsid w:val="000D45AE"/>
     <w:rsid w:val="000D53FC"/>
     <w:rsid w:val="000D7DD6"/>
+    <w:rsid w:val="000E76EC"/>
     <w:rsid w:val="000F0225"/>
     <w:rsid w:val="000F0E57"/>
     <w:rsid w:val="000F31E2"/>
+    <w:rsid w:val="000F574D"/>
+    <w:rsid w:val="001165CB"/>
+    <w:rsid w:val="00120F4D"/>
     <w:rsid w:val="0012111D"/>
     <w:rsid w:val="00147B44"/>
     <w:rsid w:val="001505B0"/>
+    <w:rsid w:val="00153047"/>
     <w:rsid w:val="0016088D"/>
+    <w:rsid w:val="00161078"/>
     <w:rsid w:val="001666D7"/>
     <w:rsid w:val="001705B2"/>
     <w:rsid w:val="00181714"/>
     <w:rsid w:val="00192E14"/>
     <w:rsid w:val="001A5FC8"/>
     <w:rsid w:val="001C1192"/>
     <w:rsid w:val="001C6F9B"/>
     <w:rsid w:val="001D6B8A"/>
     <w:rsid w:val="001E51D8"/>
+    <w:rsid w:val="001F4814"/>
     <w:rsid w:val="001F7498"/>
     <w:rsid w:val="00200B2E"/>
     <w:rsid w:val="00201799"/>
+    <w:rsid w:val="0021377F"/>
+    <w:rsid w:val="00235D96"/>
+    <w:rsid w:val="0025085E"/>
     <w:rsid w:val="002536D1"/>
+    <w:rsid w:val="00257F9A"/>
     <w:rsid w:val="00265B7C"/>
     <w:rsid w:val="00266418"/>
     <w:rsid w:val="002709D7"/>
     <w:rsid w:val="00270E26"/>
     <w:rsid w:val="002743A3"/>
     <w:rsid w:val="0029537F"/>
+    <w:rsid w:val="002A5A84"/>
     <w:rsid w:val="002B4F42"/>
+    <w:rsid w:val="002C7A52"/>
     <w:rsid w:val="002F3613"/>
+    <w:rsid w:val="002F4817"/>
     <w:rsid w:val="003226F2"/>
     <w:rsid w:val="003C0111"/>
     <w:rsid w:val="003F531A"/>
     <w:rsid w:val="003F6BEF"/>
     <w:rsid w:val="00421A06"/>
     <w:rsid w:val="004341B5"/>
     <w:rsid w:val="00440B05"/>
+    <w:rsid w:val="0045118E"/>
     <w:rsid w:val="004647FD"/>
     <w:rsid w:val="00495065"/>
     <w:rsid w:val="004C26D5"/>
     <w:rsid w:val="004C29E3"/>
     <w:rsid w:val="004D7D52"/>
     <w:rsid w:val="004E0D59"/>
+    <w:rsid w:val="004E781C"/>
+    <w:rsid w:val="004F51A0"/>
     <w:rsid w:val="004F56CD"/>
     <w:rsid w:val="00506503"/>
+    <w:rsid w:val="005101AC"/>
+    <w:rsid w:val="005103D1"/>
+    <w:rsid w:val="00511B2A"/>
     <w:rsid w:val="00522352"/>
     <w:rsid w:val="00594748"/>
     <w:rsid w:val="005A3EFD"/>
+    <w:rsid w:val="005B6324"/>
     <w:rsid w:val="005D56F0"/>
+    <w:rsid w:val="005E4B2C"/>
     <w:rsid w:val="005E7D86"/>
+    <w:rsid w:val="005F0EC9"/>
     <w:rsid w:val="005F3F50"/>
     <w:rsid w:val="005F789F"/>
+    <w:rsid w:val="00607E04"/>
     <w:rsid w:val="00615F3E"/>
     <w:rsid w:val="00630E0D"/>
+    <w:rsid w:val="00634FC8"/>
     <w:rsid w:val="006649D8"/>
     <w:rsid w:val="00692B8C"/>
     <w:rsid w:val="006B56B3"/>
+    <w:rsid w:val="006B5744"/>
+    <w:rsid w:val="006B7EAA"/>
     <w:rsid w:val="006D1DA9"/>
+    <w:rsid w:val="00701C67"/>
     <w:rsid w:val="00713AB7"/>
     <w:rsid w:val="00722FB9"/>
     <w:rsid w:val="00736526"/>
+    <w:rsid w:val="0074586F"/>
     <w:rsid w:val="007742AD"/>
     <w:rsid w:val="00786E8C"/>
     <w:rsid w:val="007A0BF8"/>
+    <w:rsid w:val="007C2626"/>
     <w:rsid w:val="007C6A53"/>
+    <w:rsid w:val="00811AC4"/>
     <w:rsid w:val="0081766D"/>
     <w:rsid w:val="00822A37"/>
     <w:rsid w:val="00836CE6"/>
+    <w:rsid w:val="008424CE"/>
     <w:rsid w:val="0084405F"/>
     <w:rsid w:val="00850050"/>
     <w:rsid w:val="00850378"/>
     <w:rsid w:val="008637FD"/>
     <w:rsid w:val="00865010"/>
+    <w:rsid w:val="00870304"/>
+    <w:rsid w:val="00873081"/>
     <w:rsid w:val="00883877"/>
     <w:rsid w:val="00885192"/>
+    <w:rsid w:val="00895100"/>
     <w:rsid w:val="008A0CC8"/>
     <w:rsid w:val="008A443B"/>
     <w:rsid w:val="008A6897"/>
     <w:rsid w:val="008C6955"/>
+    <w:rsid w:val="008D1EE2"/>
     <w:rsid w:val="008D29F2"/>
     <w:rsid w:val="008D5325"/>
     <w:rsid w:val="008D6F40"/>
+    <w:rsid w:val="008F5488"/>
+    <w:rsid w:val="00923A44"/>
     <w:rsid w:val="00923C4D"/>
     <w:rsid w:val="00934629"/>
+    <w:rsid w:val="00943FD9"/>
+    <w:rsid w:val="00953077"/>
     <w:rsid w:val="00954901"/>
     <w:rsid w:val="00966A73"/>
+    <w:rsid w:val="00972D57"/>
     <w:rsid w:val="009831E2"/>
+    <w:rsid w:val="009927A5"/>
     <w:rsid w:val="00995A38"/>
     <w:rsid w:val="009A03A5"/>
+    <w:rsid w:val="009A2555"/>
     <w:rsid w:val="009E0C6A"/>
     <w:rsid w:val="009E0DFE"/>
     <w:rsid w:val="009F1CE6"/>
+    <w:rsid w:val="009F5491"/>
+    <w:rsid w:val="00A03381"/>
     <w:rsid w:val="00A14AFB"/>
     <w:rsid w:val="00A169F8"/>
     <w:rsid w:val="00A20BA9"/>
     <w:rsid w:val="00A3001F"/>
     <w:rsid w:val="00A343E9"/>
     <w:rsid w:val="00A5554C"/>
     <w:rsid w:val="00A574EB"/>
+    <w:rsid w:val="00A71AAE"/>
+    <w:rsid w:val="00A75B7B"/>
+    <w:rsid w:val="00AE0FEC"/>
     <w:rsid w:val="00AE1BBA"/>
+    <w:rsid w:val="00B03C1C"/>
+    <w:rsid w:val="00B1164F"/>
+    <w:rsid w:val="00B17CE0"/>
     <w:rsid w:val="00B23A32"/>
+    <w:rsid w:val="00B23F39"/>
     <w:rsid w:val="00B31754"/>
     <w:rsid w:val="00B323F9"/>
     <w:rsid w:val="00B47E50"/>
     <w:rsid w:val="00B53BC6"/>
     <w:rsid w:val="00B5644A"/>
     <w:rsid w:val="00B56EF2"/>
+    <w:rsid w:val="00B7080B"/>
     <w:rsid w:val="00B721EF"/>
     <w:rsid w:val="00BA1C47"/>
     <w:rsid w:val="00BB7756"/>
     <w:rsid w:val="00BC1607"/>
+    <w:rsid w:val="00BD1FC3"/>
     <w:rsid w:val="00BD4878"/>
     <w:rsid w:val="00BE14F2"/>
     <w:rsid w:val="00BE1B2A"/>
     <w:rsid w:val="00BE517C"/>
     <w:rsid w:val="00C00CB2"/>
     <w:rsid w:val="00C33E10"/>
     <w:rsid w:val="00C37CAB"/>
+    <w:rsid w:val="00C40DA7"/>
     <w:rsid w:val="00C669A9"/>
+    <w:rsid w:val="00C70F12"/>
+    <w:rsid w:val="00C71D39"/>
+    <w:rsid w:val="00C9248C"/>
+    <w:rsid w:val="00CB61E5"/>
+    <w:rsid w:val="00CD0453"/>
     <w:rsid w:val="00CF076A"/>
     <w:rsid w:val="00CF6816"/>
     <w:rsid w:val="00D228C1"/>
+    <w:rsid w:val="00D51879"/>
     <w:rsid w:val="00D558F8"/>
+    <w:rsid w:val="00D55F15"/>
     <w:rsid w:val="00D601F9"/>
     <w:rsid w:val="00D703B5"/>
+    <w:rsid w:val="00D74AE4"/>
     <w:rsid w:val="00D76A32"/>
+    <w:rsid w:val="00D80FA0"/>
     <w:rsid w:val="00DC2FF1"/>
     <w:rsid w:val="00DE4FD7"/>
     <w:rsid w:val="00DE631B"/>
     <w:rsid w:val="00E03022"/>
+    <w:rsid w:val="00E10B20"/>
     <w:rsid w:val="00E1492B"/>
+    <w:rsid w:val="00E3252C"/>
     <w:rsid w:val="00E44046"/>
+    <w:rsid w:val="00E5220B"/>
     <w:rsid w:val="00E54795"/>
+    <w:rsid w:val="00E60FB4"/>
     <w:rsid w:val="00E7002F"/>
+    <w:rsid w:val="00E72EC2"/>
     <w:rsid w:val="00E743BC"/>
+    <w:rsid w:val="00E87A3D"/>
     <w:rsid w:val="00E90D8E"/>
+    <w:rsid w:val="00EA56CE"/>
     <w:rsid w:val="00EB16A0"/>
     <w:rsid w:val="00ED2E07"/>
     <w:rsid w:val="00ED7976"/>
     <w:rsid w:val="00EE505D"/>
+    <w:rsid w:val="00EF48B1"/>
     <w:rsid w:val="00F16F6B"/>
     <w:rsid w:val="00F36B3E"/>
     <w:rsid w:val="00F513DB"/>
+    <w:rsid w:val="00F53820"/>
     <w:rsid w:val="00F62654"/>
+    <w:rsid w:val="00F6552A"/>
+    <w:rsid w:val="00F66496"/>
     <w:rsid w:val="00F76D06"/>
     <w:rsid w:val="00F83A1B"/>
+    <w:rsid w:val="00F92EDA"/>
     <w:rsid w:val="00FA169A"/>
     <w:rsid w:val="00FA3439"/>
     <w:rsid w:val="00FA48DE"/>
+    <w:rsid w:val="00FA5D0C"/>
     <w:rsid w:val="00FB00E9"/>
+    <w:rsid w:val="00FC09F7"/>
+    <w:rsid w:val="00FD07FA"/>
+    <w:rsid w:val="00FE7A8B"/>
     <w:rsid w:val="00FF60F3"/>
     <w:rsid w:val="09E80BA6"/>
     <w:rsid w:val="3137BD97"/>
     <w:rsid w:val="352649B9"/>
     <w:rsid w:val="69AE150F"/>
     <w:rsid w:val="7C77E00A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6DE0D76C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7CEF66AD-7D32-4EC0-A7B0-0FF762E93B36}"/>
+  <w15:docId w15:val="{D3CB4C76-7BBF-4F66-8ABA-AE09F434F18E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8049,182 +9352,354 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F18AE3AB6BEBFE43AE79D1D567D0C925" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2851c6af8280398b5ad0facefb8ded3e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4aeb20c0e3442673af7ee10786458764">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64A6068B-B067-44CE-BF1B-E492E144B131}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5174EA9C-09D2-4411-B31C-73E4BDEC28F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8459E938-D6C4-4C41-A32D-CA9E27066F62}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{aa215772-83bf-4788-8065-52456fa26027}" enabled="0" method="" siteId="{aa215772-83bf-4788-8065-52456fa26027}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1014</Words>
-  <Characters>8216</Characters>
+  <Words>1061</Words>
+  <Characters>8600</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9212</CharactersWithSpaces>
+  <CharactersWithSpaces>9642</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="54" baseType="variant">
+      <vt:variant>
+        <vt:i4>3014757</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dvv.fi/digi-ensin-hanke</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864377</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.suomi.fi/ohjeet-ja-tuki/viestit</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6094863</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://suomi.fi/viestit</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111891</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://suomi.fi/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6094921</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.suomi.fi/ohjeet-ja-tuki/viestit/viestien-kaytto/viestien-kayton-lopettaminen</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225929</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.suomi.fi/ohjeet-ja-tuki/viestit/suomifi-viesteja-kayttavat-organisaatiot-ja-palvelut</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3997812</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.suomi.fi/ohjeet-ja-tuki/tunnistus/mika-on-suomifi-tunnistus</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7602290</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://suomi.fi/fi/viestit</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6094863</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://suomi.fi/viestit</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Railotie Päivi (DVV)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F18AE3AB6BEBFE43AE79D1D567D0C925</vt:lpwstr>
   </property>
 </Properties>