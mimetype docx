--- v0 (2025-12-05)
+++ v1 (2026-04-01)
@@ -1,2409 +1,2594 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4C1DCEAA" w14:textId="77777777" w:rsidR="0084405F" w:rsidRPr="00492CEF" w:rsidRDefault="0084405F" w:rsidP="0084405F">
+    <w:p w14:paraId="4C1DCEAA" w14:textId="77777777" w:rsidR="0084405F" w:rsidRPr="00141B3F" w:rsidRDefault="0084405F" w:rsidP="0084405F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Tiedotepohja julkisen hallinnon organisaatioiden käyttöön:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6682C9CA" w14:textId="40D436BE" w:rsidR="00786E8C" w:rsidRPr="00492CEF" w:rsidRDefault="009D03AB" w:rsidP="00786E8C">
+    <w:p w14:paraId="6682C9CA" w14:textId="15231157" w:rsidR="00786E8C" w:rsidRPr="00141B3F" w:rsidRDefault="009D03AB" w:rsidP="00786E8C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Virgeomâhâšpostâ muttoo digitallâžžân</w:t>
       </w:r>
-      <w:r w:rsidR="000D45AE" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="000D45AE" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="000D45AE" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="000D45AE" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00200B2E" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00200B2E" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Tunjin šadda kiävtun šleđgâhámásâš</w:t>
       </w:r>
-      <w:r w:rsidR="000D45AE" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="000D45AE" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>postâloová, ko tun tubdâttâđah ive 2026 virgeomâhái šleđgâhámásijd ášástâllâmpalvâlussáid</w:t>
       </w:r>
-      <w:r w:rsidR="00200B2E" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00200B2E" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF80C6A" w14:textId="2216F1F9" w:rsidR="009D03AB" w:rsidRPr="00492CEF" w:rsidRDefault="009D03AB" w:rsidP="00786E8C">
+    <w:p w14:paraId="5BF80C6A" w14:textId="213B4EED" w:rsidR="009D03AB" w:rsidRPr="00141B3F" w:rsidRDefault="009D03AB" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
-        <w:t xml:space="preserve">Virgeomâhâšpoostâ vuástáväldim muttoo ive 2026 aalgâst tâi tast maŋa vuossâmuu tove </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+        <w:t>Virgeomâhâšpoostâ vuástáväldim muttoo ive 2026 aalgâ</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1B3B" w:rsidRPr="006F1B3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:highlight w:val="lightGray"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peln vuosâsaj</w:t>
+      </w:r>
+      <w:r w:rsidR="0085767C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="0065351A">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1B3B" w:rsidRPr="006F1B3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0085767C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...135 lines deleted...]
-      <w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>ávt</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1B3B" w:rsidRPr="006F1B3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> digitallâžžân. Nubástus tábáhtuvá </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="009D03AB" w:rsidRPr="00492CEF">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>tast maŋa</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1B3B" w:rsidRPr="006F1B3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F84932" w:rsidRPr="00492CEF">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>, ko virgeomâhâšpoostâ digitallii vuosâsajasâšvuotân kyeskee lahâasâttem šadda vuáimán. Ko tun tubdâttâđah</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="0065351A">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vuossâmuu tove </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F84932" w:rsidRPr="00492CEF">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>[oman organisaation tai asiointipalvelun nimi]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="401A2639" w14:textId="3B53E52B" w:rsidR="00F84932" w:rsidRPr="00492CEF" w:rsidRDefault="001F7498" w:rsidP="00786E8C">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tâi monnii eres virgeomâháá šleđgâhámásii ášástâllâmpalvâ</w:t>
+      </w:r>
+      <w:r w:rsidR="0065351A" w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>usân, tunjin ráhtoo šleđgâhámásâš postâloová Suomi.fi-viestáid. Puátteevuođâst tun finniih tohon virgeomâhâšpoostâ maaŋgâ virgeomâháást. Suomi.fi-viestah sajanpiäjá virgeomâháin puáttee pááppárpoostâ: siämmást äšši ij puáđi innig maŋeláá reivân pááikán.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB19D71" w14:textId="404A9EC8" w:rsidR="009D03AB" w:rsidRPr="00141B3F" w:rsidRDefault="009D03AB" w:rsidP="001C6F9B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>Nubástus ulmen lii movtijdittiđ ulmuid vuástáväldiđ virgeomâhâšpoostâ vuosâsaajeest šleđgâhäämist. Suom</w:t>
+      </w:r>
+      <w:r w:rsidR="0065351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>.fi-viestâi kevttim šiäštá ääigi</w:t>
+      </w:r>
+      <w:r w:rsidR="0065351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>sehe aalmugjesânijn já virgeomâháin, ko viestah joteh jotelávt já vissásávt olmâ vuástáväldei olmâ sajan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F9BA16" w14:textId="44C93A1C" w:rsidR="00786E8C" w:rsidRPr="00141B3F" w:rsidRDefault="009D03AB" w:rsidP="001C6F9B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>Suomi.fi-viestâid kevttih tääl paijeel 2 miljovn olmožid. Palvâlus kannat väldiđ kiävtun jo tääl, ko tubdâttât monnii virgeomâháá šleđgâhámásii ášástâllâmpalvâlusân.</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ko uđđâ lahâasâttem šadda vuáimán i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>ve 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aalgâ peln, te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>sierânâs mietâmuš kiävtun väldimân ij innig koijâduu, pic Suomi.fi-</w:t>
+      </w:r>
+      <w:r w:rsidR="00060EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>viestâi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kiävtun puátimi</w:t>
+      </w:r>
+      <w:r w:rsidR="0065351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> muštâluvvoo tubdâttâttâm ohtâvuođâst. Taan nubástus maŋa Suomi.fi-viestah </w:t>
+      </w:r>
+      <w:r w:rsidR="0065351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>lii</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kiävtust paijeel neelji miljovn ulmust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E25565" w14:textId="5C0687CB" w:rsidR="009D03AB" w:rsidRPr="00141B3F" w:rsidRDefault="00934629" w:rsidP="009D03AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="009D03AB" w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aht já kiäs Suomi.fi-viestah </w:t>
+      </w:r>
+      <w:r w:rsidR="00F84932" w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>šadd</w:t>
+      </w:r>
+      <w:r w:rsidR="0065351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84932" w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kiävtun?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401A2639" w14:textId="3B53E52B" w:rsidR="00F84932" w:rsidRPr="00141B3F" w:rsidRDefault="001F7498" w:rsidP="00786E8C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-viest</w:t>
       </w:r>
-      <w:r w:rsidR="00F84932" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00F84932" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>ah šadd</w:t>
       </w:r>
       <w:r w:rsidR="0065351A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00F84932" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00F84932" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> kiävtun tunjin, jis tun lah olesahasâš já tust i</w:t>
       </w:r>
       <w:r w:rsidR="0065351A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidR="00F84932" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00F84932" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> vala lah Suomi.fi-viestah kiävtust.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F91253" w14:textId="3903C1EF" w:rsidR="00F84932" w:rsidRPr="00492CEF" w:rsidRDefault="00F84932" w:rsidP="00786E8C">
+    <w:p w14:paraId="70F91253" w14:textId="3903C1EF" w:rsidR="00F84932" w:rsidRPr="00141B3F" w:rsidRDefault="00F84932" w:rsidP="00786E8C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Tun uáináh almottâs Suomi.fi-viestâi kiävtun väldimist, ko tubdâttâđah nanosávt almos haldâttuv ášástâllâmpalvâlusân ađai kiävtáh tubdâttâtmist Suomi.fi-tubdâlduv.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AAE3328" w14:textId="10063A88" w:rsidR="00F84932" w:rsidRPr="00492CEF" w:rsidRDefault="00F84932" w:rsidP="00786E8C">
+    <w:p w14:paraId="2AAE3328" w14:textId="384BA072" w:rsidR="00F84932" w:rsidRPr="00141B3F" w:rsidRDefault="00F84932" w:rsidP="00786E8C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Almoot kiävtun väldim ohtâvuođâst jieijâd šleđgâpostâčujottâs já naanood tom tiijme siste. Tánávt tun finniih šleđgâpoostân almottâs ain, ko tunjin lii puáttám uđđâ postâ Suomi.fi-viestáid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC32664" w14:textId="7E09677D" w:rsidR="00786E8C" w:rsidRPr="00492CEF" w:rsidRDefault="00F84932" w:rsidP="00786E8C">
+    <w:p w14:paraId="3DC32664" w14:textId="04777AE0" w:rsidR="00786E8C" w:rsidRPr="00141B3F" w:rsidRDefault="00F84932" w:rsidP="00786E8C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Šleđgâpoostâ almottem maŋa tun juáđhá</w:t>
       </w:r>
       <w:r w:rsidR="0065351A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> tubdâttâttâm táválávt já sirduuh</w:t>
       </w:r>
       <w:r w:rsidR="0065351A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> ton</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> ášástâllâmpalvâlusân, kuus lijjih monâmin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274ACB8B" w14:textId="7C983AAF" w:rsidR="001C6F9B" w:rsidRPr="00492CEF" w:rsidRDefault="00F84932" w:rsidP="001C6F9B">
+    <w:p w14:paraId="274ACB8B" w14:textId="7291337E" w:rsidR="001C6F9B" w:rsidRPr="00141B3F" w:rsidRDefault="00F84932" w:rsidP="001C6F9B">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Huámmáš, et jis tun ášástâlah organisaatio tâi nube ulmuu peeleest,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Suomi.fi-viestah šadd</w:t>
       </w:r>
       <w:r w:rsidR="0065351A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> kiävtun tuše tunjin olssâd – ij ton ulmui tâi organisaation, mon peeleest lah monâmin ášástâllâđ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72964AB4" w14:textId="5E0F400A" w:rsidR="00F84932" w:rsidRPr="00492CEF" w:rsidRDefault="00F84932" w:rsidP="00FA48DE">
+    <w:p w14:paraId="72964AB4" w14:textId="5E0F400A" w:rsidR="00F84932" w:rsidRPr="00141B3F" w:rsidRDefault="00F84932" w:rsidP="00FA48DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Jis tun jieh keevti almos haldâttuv šleđgâhámásijd ášástâllâmpalvâlusâid nanosávt tubdâttâttâm </w:t>
       </w:r>
       <w:r w:rsidR="0065351A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>tiileest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>, te tun finniih puátteevuođâst-uv virgeomâhâšpoostâ pááppárpostân.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BDD171" w14:textId="3A1C3F3C" w:rsidR="002536D1" w:rsidRPr="00492CEF" w:rsidRDefault="00F84932" w:rsidP="00FA48DE">
+    <w:p w14:paraId="45BDD171" w14:textId="009E1972" w:rsidR="002536D1" w:rsidRPr="00141B3F" w:rsidRDefault="00F84932" w:rsidP="00FA48DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Nubástus ij meidgin kuoskâ vyeliahasijd ige toid ulmuid, kiäh láá hiäđukocceem vuálásâžžân tâi kiäin lii vyeimist leijee hiäđukocceevalduuttâs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398F7F98" w14:textId="6DEF1ADB" w:rsidR="00786E8C" w:rsidRPr="00492CEF" w:rsidRDefault="00F84932" w:rsidP="00F84932">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+    <w:p w14:paraId="398F7F98" w14:textId="58855B3B" w:rsidR="00786E8C" w:rsidRPr="00141B3F" w:rsidRDefault="00F84932" w:rsidP="00F84932">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Aicâlmistee kove tast, maht Suomi.fi-</w:t>
       </w:r>
       <w:r w:rsidR="00060EE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">viestah </w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
-        <w:t>šadda kiävtun noonâ tubdâttâttâm uássin almos haldâttuv šleđgâhámásii palvâlusân ive 2026 aalgâ rääjist</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+        <w:t xml:space="preserve">šadda kiävtun noonâ tubdâttâttâm uássin almos haldâttuv šleđgâhámásii palvâlusân ive 2026 aalgâ </w:t>
+      </w:r>
+      <w:r w:rsidR="006F1B3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>peln tast maŋa, ko virgeomâhâšpoostâ digitallii vuosâsajasâšvuotân kyeskee lahâasâttem šadda vuáimán</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511EB6F0" w14:textId="7800C7A6" w:rsidR="00786E8C" w:rsidRPr="00492CEF" w:rsidRDefault="0081766D" w:rsidP="00786E8C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+    <w:p w14:paraId="511EB6F0" w14:textId="576AC3E1" w:rsidR="00786E8C" w:rsidRPr="00847275" w:rsidRDefault="0081766D" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00847275">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32AA51FA" wp14:editId="1B537366">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35E97B9C" wp14:editId="433D9DC7">
             <wp:extent cx="6120130" cy="3442335"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
-            <wp:docPr id="1983527795" name="Kuva 1"/>
+            <wp:docPr id="636366532" name="Kuva 1" descr="Kuva, joka sisältää kohteen teksti, kuvakaappaus, Verkkosivusto, Verkkomainonta&#10;&#10;Tekoälyn generoima sisältö voi olla virheellistä."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1983527795" name=""/>
+                    <pic:cNvPr id="636366532" name="Kuva 1" descr="Kuva, joka sisältää kohteen teksti, kuvakaappaus, Verkkosivusto, Verkkomainonta&#10;&#10;Tekoälyn generoima sisältö voi olla virheellistä."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
-                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120130" cy="3442335"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225D0249" w14:textId="7CA6F5AC" w:rsidR="00786E8C" w:rsidRPr="00492CEF" w:rsidRDefault="00F84932" w:rsidP="00786E8C">
+    <w:p w14:paraId="225D0249" w14:textId="1BDD80F6" w:rsidR="00786E8C" w:rsidRPr="00141B3F" w:rsidRDefault="00F84932" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlinkki"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Maht mun peesâm luuhâđ Suomi.fi-viestáid puáttám viestâid?</w:t>
       </w:r>
-      <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727C570F" w14:textId="2F10882D" w:rsidR="00F84932" w:rsidRPr="00492CEF" w:rsidRDefault="00F84932" w:rsidP="00786E8C">
+    <w:p w14:paraId="727C570F" w14:textId="2F10882D" w:rsidR="00F84932" w:rsidRPr="00141B3F" w:rsidRDefault="00F84932" w:rsidP="00786E8C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Tun puávtáh luuhâđ Suomi.fi-viestáid puáttám virgeomâhâšviestâid Suomi.fi-moobilheiviittâssáin tâi čáládâtmáin Suomi.fi-viermipalvâlusân já sirduumáin tobbeen sajan ”Viestit”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2DB246" w14:textId="1BB6FBC5" w:rsidR="00786E8C" w:rsidRPr="00492CEF" w:rsidRDefault="00F84932" w:rsidP="00F84932">
+    <w:p w14:paraId="1B2DB246" w14:textId="498FF488" w:rsidR="00786E8C" w:rsidRPr="00141B3F" w:rsidRDefault="00F84932" w:rsidP="00F84932">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Tubdâttâttâm tábáhtuvá paŋkkitubdâlduvâiguin, moobilnanodâssáin tâi persovnkoortâ šleđgâhámásijn nanodâssáin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F2330E" w14:textId="29FE83F1" w:rsidR="00F84932" w:rsidRPr="00492CEF" w:rsidRDefault="00F84932" w:rsidP="00F84932">
+    <w:p w14:paraId="64F2330E" w14:textId="29FE83F1" w:rsidR="00F84932" w:rsidRPr="00141B3F" w:rsidRDefault="00F84932" w:rsidP="00F84932">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Tun finniih almottâs šleđgâpoostân ain, ko tunjin puátá Suomi.fi-viestáid uđđâ viestâ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431CE2D9" w14:textId="3219D865" w:rsidR="00786E8C" w:rsidRPr="00492CEF" w:rsidRDefault="00F84932" w:rsidP="00786E8C">
+    <w:p w14:paraId="431CE2D9" w14:textId="36506199" w:rsidR="00786E8C" w:rsidRPr="00141B3F" w:rsidRDefault="00F84932" w:rsidP="00786E8C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Tun finniih almottâsâid puáttám viestâin meid Suomi.fi-moobilheiviittâssáin, jis tun lah luođim heiviittâs jieijâd kiävtun.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B55947B" w14:textId="231A636E" w:rsidR="00FA48DE" w:rsidRPr="00492CEF" w:rsidRDefault="00F84932" w:rsidP="00FA48DE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+    <w:p w14:paraId="3B55947B" w14:textId="511FACC2" w:rsidR="00FA48DE" w:rsidRPr="00141B3F" w:rsidRDefault="00F84932" w:rsidP="00FA48DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Tun puávtáh meid väldiđ Suomi.fi-viestâid kiävtun čujottâsâst </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00492CEF">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00141B3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="smn-FI"/>
           </w:rPr>
           <w:t>https://suomi.fi/viestit</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> tâi luođiimáin jieijâd kiävtun Suomi.fi-moobilheiviittâs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455A29A0" w14:textId="1895424C" w:rsidR="00594748" w:rsidRPr="00492CEF" w:rsidRDefault="00F84932" w:rsidP="00200B2E">
+    <w:p w14:paraId="455A29A0" w14:textId="78CCA179" w:rsidR="00594748" w:rsidRPr="00141B3F" w:rsidRDefault="00F84932" w:rsidP="00200B2E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Nabai jis mun halijdâm jieččân virgeomâhâšpoostâ puátteevuođâst-uv pááppárpostân?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568D1209" w14:textId="3F648438" w:rsidR="00147B44" w:rsidRPr="00492CEF" w:rsidRDefault="00147B44" w:rsidP="00147B44">
+    <w:p w14:paraId="568D1209" w14:textId="3237238C" w:rsidR="00147B44" w:rsidRPr="00141B3F" w:rsidRDefault="00147B44" w:rsidP="00147B44">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Digita</w:t>
       </w:r>
-      <w:r w:rsidR="00F84932" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00F84932" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>li</w:t>
       </w:r>
-      <w:r w:rsidR="00F84932" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00F84932" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>i virgeomâhâšpoostân sirdum ij uáivild tom, et kihheen ij puávtáččii puátteevuođâst vuástáväldiđ virgeomâhái poostâ pááppárreivân.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E06AD21" w14:textId="0FEEEBCB" w:rsidR="008637FD" w:rsidRPr="00492CEF" w:rsidRDefault="008637FD" w:rsidP="008637FD">
+    <w:p w14:paraId="1E06AD21" w14:textId="381A0595" w:rsidR="008637FD" w:rsidRPr="00141B3F" w:rsidRDefault="008637FD" w:rsidP="008637FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-viest</w:t>
       </w:r>
-      <w:r w:rsidR="00F84932" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00F84932" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>ah i</w:t>
       </w:r>
       <w:r w:rsidR="003600F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidR="00F84932" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00F84932" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> šoodâ kiävtun, jis tun jieh keevti virgeomâhái šleđgâhámásijd palvâlusâid. Talle t</w:t>
       </w:r>
       <w:r w:rsidR="003600F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00F84932" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00F84932" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>n finniih puátteevuođâst-uv virgeomâhâšpoostâ pááppárhäämist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6061C820" w14:textId="5BD8850A" w:rsidR="00E7002F" w:rsidRPr="00492CEF" w:rsidRDefault="00F84932" w:rsidP="00E7002F">
+    <w:p w14:paraId="6061C820" w14:textId="59550410" w:rsidR="00E7002F" w:rsidRPr="00141B3F" w:rsidRDefault="00F84932" w:rsidP="00E7002F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Nubástus ij kuoskâ vyeliahasijd ige toid, kiäh láá hiäđukocceem vuálásâžžân.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16718A0A" w14:textId="4DA8D8D0" w:rsidR="002536D1" w:rsidRPr="00492CEF" w:rsidRDefault="00F84932" w:rsidP="00E7002F">
+    <w:p w14:paraId="16718A0A" w14:textId="7C03E63C" w:rsidR="002536D1" w:rsidRPr="00141B3F" w:rsidRDefault="00F84932" w:rsidP="00E7002F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Ton lasseen puoh virgeomâhái vuolgâttem postâ ij </w:t>
       </w:r>
-      <w:r w:rsidR="00B27A6E" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00B27A6E" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>puáđi digitallâžžân Suomi.fi-viestáid, tondiet ko uási virgeomâháin sáttá kevttiđ šleđ</w:t>
       </w:r>
       <w:r w:rsidR="003600F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidR="00B27A6E" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00B27A6E" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>âhámásii viestâdmân meid eres digitallijd oolijd. Tain muštâluvvoo jyehi organisaatio palvâlus ohtâvuođâst.</w:t>
       </w:r>
-      <w:r w:rsidR="002536D1" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="002536D1" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A69AF8A" w14:textId="40C20E97" w:rsidR="00B27A6E" w:rsidRPr="00492CEF" w:rsidRDefault="00B27A6E" w:rsidP="00147B44">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+    <w:p w14:paraId="5A69AF8A" w14:textId="40C20E97" w:rsidR="00B27A6E" w:rsidRPr="00141B3F" w:rsidRDefault="00B27A6E" w:rsidP="00147B44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Jis tun jieh haalijd vuástáväldiđ virgeomâhâšpoostâ Suomi.fi-viestáid, te tun puávtáh sirduđ Suomi.fi-viestâin maasâd pááppárpoostâ vuástávälden muttemáin palvâlus asâttâsâid tâi väldimáin ohtâvuođâ Digi- já aalmugtiätuvirgáduv äššigâspalvâlusân. Nubástus puáhtá toohâđ eskin Suomi.fi-</w:t>
       </w:r>
       <w:r w:rsidR="008F599A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>viestâi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> kiävtun väldim maŋa ive 2026, ij muuneeld.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C442496" w14:textId="5673F434" w:rsidR="00147B44" w:rsidRPr="00492CEF" w:rsidRDefault="00B27A6E" w:rsidP="00147B44">
+    <w:p w14:paraId="4C442496" w14:textId="5753E6B1" w:rsidR="00147B44" w:rsidRPr="00141B3F" w:rsidRDefault="00B27A6E" w:rsidP="00147B44">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Valjim pááppárpoostâ vuástáväldimist piso vyeimist ihepele häävild. Jis kuuđâ mánuppaje maŋa tubdâttât uđđâsist virgeomâhái ášástâllâmpalvâlusân, te Suomi.fi-viestah šadd</w:t>
       </w:r>
       <w:r w:rsidR="003600F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> uđđâsist kiävtun.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2120B403" w14:textId="396C516C" w:rsidR="00AE1BBA" w:rsidRPr="00492CEF" w:rsidRDefault="00B27A6E" w:rsidP="00AE1BBA">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+    <w:p w14:paraId="2120B403" w14:textId="48C60538" w:rsidR="00AE1BBA" w:rsidRPr="00141B3F" w:rsidRDefault="00B27A6E" w:rsidP="00AE1BBA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Jis tuu kiävtust lii Suomi.fi-moobilheiviittâs, te huámmáš, et </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B01612A" w14:textId="4474EF46" w:rsidR="00506503" w:rsidRPr="00492CEF" w:rsidRDefault="00B27A6E" w:rsidP="00B27A6E">
+    <w:p w14:paraId="7B01612A" w14:textId="539380D4" w:rsidR="00506503" w:rsidRPr="00141B3F" w:rsidRDefault="00B27A6E" w:rsidP="00B27A6E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>tuše heiviittâs meddâlistem ij meddâlist Suomi.fi-viestâid jieijâd kiävtust</w:t>
       </w:r>
-      <w:r w:rsidR="00BC1607" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00BC1607" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB6F4FD" w14:textId="4DDE34D3" w:rsidR="00BC1607" w:rsidRPr="00492CEF" w:rsidRDefault="00B27A6E" w:rsidP="00FA169A">
+    <w:p w14:paraId="1FB6F4FD" w14:textId="2142C569" w:rsidR="00BC1607" w:rsidRPr="00141B3F" w:rsidRDefault="00B27A6E" w:rsidP="00FA169A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>palvâlus väldim meddâl kiävtust kalga ain porgâđ Suomi.fi-viestâi asâttâsâin</w:t>
       </w:r>
-      <w:r w:rsidR="00BC1607" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00BC1607" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5A061A" w14:textId="492C5A5E" w:rsidR="00B27A6E" w:rsidRPr="00492CEF" w:rsidRDefault="00B27A6E" w:rsidP="00B721EF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+    <w:p w14:paraId="6C5A061A" w14:textId="492C5A5E" w:rsidR="00B27A6E" w:rsidRPr="00141B3F" w:rsidRDefault="00B27A6E" w:rsidP="00B721EF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Jis halijdah, te tun puávtáh kuás peri väldiđ Suomi.fi-viestâid uđđâsist kiävtun luođiimáin jieijâd kiävtun Suomi.fi-heiviittâs tâi väldimáin palvâlus kiävtun čujottâsâst suomi.fi/viestit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B93F7A0" w14:textId="05337795" w:rsidR="00786E8C" w:rsidRPr="00492CEF" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+    <w:p w14:paraId="5B93F7A0" w14:textId="4602FD80" w:rsidR="00786E8C" w:rsidRPr="00141B3F" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00B27A6E" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00B27A6E" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>asetiäđuh</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568F8B37" w14:textId="04A16336" w:rsidR="00786E8C" w:rsidRPr="00492CEF" w:rsidRDefault="00B27A6E" w:rsidP="00786E8C">
+    <w:p w14:paraId="568F8B37" w14:textId="285059CB" w:rsidR="00786E8C" w:rsidRPr="00141B3F" w:rsidRDefault="00B27A6E" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Lasetiäđuh </w:t>
       </w:r>
-      <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>viestâin</w:t>
       </w:r>
-      <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00200B2E" w:rsidRPr="00492CEF">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00200B2E" w:rsidRPr="00141B3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="smn-FI"/>
           </w:rPr>
           <w:t>https://suomi.fi/fi/viestit</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00200B2E" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00200B2E" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDCB1DE" w14:textId="2F14D2CE" w:rsidR="00786E8C" w:rsidRPr="00492CEF" w:rsidRDefault="00B27A6E" w:rsidP="00786E8C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+    <w:p w14:paraId="5BDCB1DE" w14:textId="45AAC0C0" w:rsidR="00786E8C" w:rsidRPr="00141B3F" w:rsidRDefault="00B27A6E" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Lasetiäđuh</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF" w:rsidDel="00B27A6E">
+      <w:r w:rsidRPr="00141B3F" w:rsidDel="00B27A6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>tubdâttâtmist</w:t>
       </w:r>
-      <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="smn-FI"/>
           </w:rPr>
           <w:t>https://www.suomi.fi/ohjeet-ja-tuki/tunnistus/mika-on-suomifi-tunnistus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3877E6B3" w14:textId="782961A4" w:rsidR="00B721EF" w:rsidRPr="00492CEF" w:rsidRDefault="00B721EF" w:rsidP="00786E8C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+    <w:p w14:paraId="3877E6B3" w14:textId="2A762C7A" w:rsidR="00B721EF" w:rsidRPr="00141B3F" w:rsidRDefault="00B721EF" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-viest</w:t>
       </w:r>
-      <w:r w:rsidR="00B27A6E" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00B27A6E" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">áid poostâ vuolgâtteijee </w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>organisaatio</w:t>
       </w:r>
-      <w:r w:rsidR="00B27A6E" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00B27A6E" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00492CEF">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00141B3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="smn-FI"/>
           </w:rPr>
           <w:t>https://www.suomi.fi/ohjeet-ja-tuki/viestit/suomifi-viesteja-kayttavat-organisaatiot-ja-palvelut</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0528649E" w14:textId="6693D679" w:rsidR="002536D1" w:rsidRPr="00492CEF" w:rsidRDefault="00B27A6E" w:rsidP="00786E8C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+    <w:p w14:paraId="0528649E" w14:textId="7AA4FFBD" w:rsidR="002536D1" w:rsidRPr="00141B3F" w:rsidRDefault="00B27A6E" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Tánávt tun meddâlistáh Suomi.fi-viestâid kiävtust</w:t>
       </w:r>
-      <w:r w:rsidR="003F531A" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="003F531A" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="002536D1" w:rsidRPr="00492CEF">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="002536D1" w:rsidRPr="00141B3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="smn-FI"/>
           </w:rPr>
           <w:t>https://www.suomi.fi/ohjeet-ja-tuki/viestit/viestien-kaytto/viestien-kayton-lopettaminen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002536D1" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="002536D1" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450356E7" w14:textId="6B297177" w:rsidR="00786E8C" w:rsidRPr="00492CEF" w:rsidRDefault="00201799" w:rsidP="00786E8C">
+    <w:p w14:paraId="450356E7" w14:textId="795CA352" w:rsidR="00786E8C" w:rsidRPr="00141B3F" w:rsidRDefault="00201799" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk189485603"/>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00B27A6E" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00B27A6E" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Mii lii Suomi.fi-viestah</w:t>
       </w:r>
-      <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDF6CDB" w14:textId="6528E945" w:rsidR="000743CA" w:rsidRPr="00492CEF" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+    <w:p w14:paraId="7EDF6CDB" w14:textId="6528E945" w:rsidR="000743CA" w:rsidRPr="00141B3F" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-viest</w:t>
       </w:r>
-      <w:r w:rsidR="000743CA" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="000743CA" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">ah lii tiätutorvolâš šleđgâhámásâš postâloová, mii sajanpiäjá pááppárpostân puáttee virgeomâhâšpoostâ. Palvâlus kevttih maaŋgah virgeomâhááh, já meeri lassaan ovttuu. Puáttám viestâid puáhtá luuhâđ Suomi.fi-moobilheiviittâssáin tâi tubdâttâtmáin Suomi.fi-viermipalvâlusân čujottâsâst </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="000743CA" w:rsidRPr="00492CEF">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="000743CA" w:rsidRPr="00141B3F">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
             <w:lang w:val="smn-FI"/>
           </w:rPr>
           <w:t>https://suomi.fi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000743CA" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="000743CA" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>. Tánávt puáttám postâ lii luuhâmnáál jyehi saajeest, kost</w:t>
       </w:r>
-      <w:r w:rsidR="00351F91" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00351F91" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> peri</w:t>
       </w:r>
-      <w:r w:rsidR="000743CA" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="000743CA" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> tun jođáh.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F552E72" w14:textId="6F60BDF6" w:rsidR="007A0BF8" w:rsidRPr="00492CEF" w:rsidRDefault="007A0BF8" w:rsidP="007A0BF8">
+    <w:p w14:paraId="3F552E72" w14:textId="01E593BF" w:rsidR="007A0BF8" w:rsidRPr="00141B3F" w:rsidRDefault="007A0BF8" w:rsidP="007A0BF8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-viest</w:t>
       </w:r>
-      <w:r w:rsidR="000743CA" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="000743CA" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>âid finnee kiävtun luođiimáin Suomi.fi-moobilheiviittâs tâi tubdâttâtmáin čujottâsâst</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00492CEF">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00141B3F">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
             <w:lang w:val="smn-FI"/>
           </w:rPr>
           <w:t>https://suomi.fi/viestit</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>. Tu</w:t>
       </w:r>
-      <w:r w:rsidR="000743CA" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="000743CA" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>bdâttâttâm tábáhtuvá paŋkkitubdâlduvâiguin, moobilnanodâssáin tâi persovnkoortâ šleđgâhámásijn nanodâssáin. Väldimáin Suomi.fi-viestâid kiävtun finnee puátteevuođâst meid maaŋgâi jieškote-uv virgeomâhái vuolgâttem poostâ šleđgâhäämist</w:t>
       </w:r>
       <w:r w:rsidR="003600F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B24AB6" w14:textId="40C16712" w:rsidR="000743CA" w:rsidRPr="00492CEF" w:rsidRDefault="000743CA" w:rsidP="00786E8C">
+    <w:p w14:paraId="24B24AB6" w14:textId="40C16712" w:rsidR="000743CA" w:rsidRPr="00141B3F" w:rsidRDefault="000743CA" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Almottâsah uđđâ puáttám viestâin puátih šleđgâpostâčujottâsân, mon kevttee lii almottâm palvâlusân. Suomi.fi-moobilheiviittâs kevtteeh finnejeh almottâs meid njuolgist heiviittâs peht.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D78FA72" w14:textId="0BC8880F" w:rsidR="00BD4878" w:rsidRPr="00492CEF" w:rsidRDefault="000743CA" w:rsidP="000743CA">
+    <w:p w14:paraId="1D78FA72" w14:textId="4672762B" w:rsidR="00BD4878" w:rsidRPr="00141B3F" w:rsidRDefault="000743CA" w:rsidP="000743CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Roovvâdmáánust </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4878" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00BD4878" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>2025 Suomi.fi-viest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>âid kevttih jo paijeel</w:t>
       </w:r>
-      <w:r w:rsidR="00BD4878" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00BD4878" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2,2 miljo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>vn olmožid</w:t>
       </w:r>
-      <w:r w:rsidR="00BD4878" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00BD4878" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFA8413" w14:textId="6E02F525" w:rsidR="00786E8C" w:rsidRPr="00492CEF" w:rsidRDefault="000743CA" w:rsidP="00786E8C">
+    <w:p w14:paraId="5CFA8413" w14:textId="2A141BF8" w:rsidR="00786E8C" w:rsidRPr="00141B3F" w:rsidRDefault="000743CA" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">Lasetiäđuh </w:t>
       </w:r>
-      <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Suomi.fi-viest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>âin</w:t>
       </w:r>
-      <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="smn-FI"/>
           </w:rPr>
           <w:t>https://www.suomi.fi/ohjeet-ja-tuki/viestit</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A9B2E2" w14:textId="77777777" w:rsidR="00786E8C" w:rsidRPr="00492CEF" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+    <w:p w14:paraId="11A9B2E2" w14:textId="77777777" w:rsidR="00786E8C" w:rsidRPr="00141B3F" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="364043BF" w14:textId="229FFC29" w:rsidR="00786E8C" w:rsidRPr="00492CEF" w:rsidRDefault="00351F91" w:rsidP="00786E8C">
+    <w:p w14:paraId="364043BF" w14:textId="1D4EE358" w:rsidR="00786E8C" w:rsidRPr="00141B3F" w:rsidRDefault="00351F91" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Maid uáivild digitallii virgeomâhâšviestâdmân sirdum?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B3B63A" w14:textId="1FC717E3" w:rsidR="00351F91" w:rsidRPr="00492CEF" w:rsidRDefault="00351F91" w:rsidP="00351F91">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+    <w:p w14:paraId="68B3B63A" w14:textId="50B6B0D8" w:rsidR="00351F91" w:rsidRPr="00141B3F" w:rsidRDefault="00351F91" w:rsidP="00351F91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suomâ sirdoo lavhij mield šleđgâhámásii virgeomâhâšviestâdem kuávlun. Ive 2026 aalgâ </w:t>
+      </w:r>
+      <w:r w:rsidR="006F1B3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>peln, ko virgeomâhâšpoostâ digitallii vuosâsajasâšvuotân kyeskee lahâasâttem šadda vuáimán, te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> virgeomâhâšpostâ toimâttuvvoo vuosâsajasávt digitallávt puohháid, kiäh ášásteleh šleđgâhámásávt. Virgeomâhái šleđgâhámásijd palvâlussáid čáládettee olesahasiih ulmuuh finnejeh Suomi.fi-tubdâttâttâm ohtâvuođâst Suomi.fi-viestâid kiävtun sierânâs mietâmušttáá, jis sust ij lah palvâlus jo ovdiist kiävtust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5162BC51" w14:textId="1E01CA4D" w:rsidR="00351F91" w:rsidRPr="00141B3F" w:rsidRDefault="00351F91" w:rsidP="00351F91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Toh, kiäh iä pyevti kevttiđ digipalvâlusâid, finnejeh puátteevuođâst-uv virgeomâhâšpoostâ pááppárhäämist, peic jis jiejah väljejeh eresnáál. Šleđgâhámásij viestâi vuástáväldim puáhtá meid koskâldittiđ almootmáin ääšist, já talle viestah vuolgâttuvvojeh oppeet pááppárpostân. Jis olmooš, kote lii valjim pááppárpoostâ, juátká šleđgâhámásii ášástâllâm, te sunjin ráhtoo kuuđâ mánuppaje maŋa uđđâsist šleđgâhámásâš postâloová</w:t>
       </w:r>
       <w:r w:rsidR="00060EE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Suomi.fi-viestáid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00492CEF">
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A80CB7" w14:textId="53DF42D2" w:rsidR="00351F91" w:rsidRPr="00492CEF" w:rsidRDefault="00351F91" w:rsidP="00351F91">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+    <w:p w14:paraId="79A80CB7" w14:textId="53DF42D2" w:rsidR="00351F91" w:rsidRPr="00141B3F" w:rsidRDefault="00351F91" w:rsidP="00351F91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Sirdum digitallii viestâdmân puáhtá merhâšittee hiäđuid. Tot šiäštá ohtsâškode ruuđâid luuvijd miljovnijd euroid ivveest já taha aalmugjesânij eellim älkkeebin. Virgeomâhâšpoostah láá jotelávt finnimnáál, kávnojeh oovtâ saajeest já láá ain kevttimnáál.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06742B99" w14:textId="243F4144" w:rsidR="00786E8C" w:rsidRPr="00492CEF" w:rsidRDefault="00351F91" w:rsidP="00786E8C">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+    <w:p w14:paraId="06742B99" w14:textId="764BC7B5" w:rsidR="00786E8C" w:rsidRPr="00141B3F" w:rsidRDefault="006F1B3B" w:rsidP="006F1B3B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ko lahâasâttem šadda vuáimán, te </w:t>
+      </w:r>
+      <w:r w:rsidR="00351F91" w:rsidRPr="00141B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+        <w:t>virgeomâhâšpostâ toimâttuvvoo vuosâsajasávt Suomi.fi-viestáid puohháid, kiäh ášásteleh šleđgâhámásávt. Suomi.fi-viestâi lasseen aalmugjesânáid puáhtá ain-uv puáttiđ postâ virgeomâháin meid eres digitallijd oolijd, jis olmooš lii váldám taid kiävtun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E68FE8F" w14:textId="6BE40A83" w:rsidR="0004550C" w:rsidRPr="00141B3F" w:rsidRDefault="00351F91" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Maŋeláá ive 2026 ääigi lii ulmen, et olmooš puávtáččij valjiđ virgeomâhâšpoostâ vuástáväldimsaijeen Suomi.fi lasseen meid monnii eres digipostâpalvâlus, mii tiävdá virgeomâháá viestâjoođeetmân asâttum tiätutorvo- já eres vátámâšâid. Valjimrijjâvuotâ váátá lahâasâttem já teknisii ovdedem, moh láá eskin aalgâst.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B931BF" w14:textId="4D2562C3" w:rsidR="00786E8C" w:rsidRPr="00492CEF" w:rsidRDefault="00351F91" w:rsidP="00786E8C">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00492CEF">
+    <w:p w14:paraId="31B931BF" w14:textId="67161984" w:rsidR="00786E8C" w:rsidRPr="00141B3F" w:rsidRDefault="00351F91" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t>Luuvâ lase</w:t>
       </w:r>
-      <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="smn-FI"/>
           </w:rPr>
           <w:t>https://dvv.fi/digi-ensin-hanke</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00786E8C" w:rsidRPr="00492CEF">
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00141B3F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="smn-FI"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7BBF08" w14:textId="77777777" w:rsidR="00A574EB" w:rsidRPr="00492CEF" w:rsidRDefault="00A574EB">
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="00A574EB" w:rsidRPr="00492CEF" w:rsidSect="00C669A9">
+    <w:p w14:paraId="3C7BBF08" w14:textId="77777777" w:rsidR="00A574EB" w:rsidRPr="00141B3F" w:rsidRDefault="00A574EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="smn-FI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A574EB" w:rsidRPr="00141B3F" w:rsidSect="00C669A9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="993" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73577E5F" w14:textId="77777777" w:rsidR="00E7688F" w:rsidRDefault="00E7688F" w:rsidP="00E44046">
+    <w:p w14:paraId="5CF47B06" w14:textId="77777777" w:rsidR="00DB2428" w:rsidRDefault="00DB2428" w:rsidP="00E44046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29427181" w14:textId="77777777" w:rsidR="00E7688F" w:rsidRDefault="00E7688F" w:rsidP="00E44046">
+    <w:p w14:paraId="3E0FE4C9" w14:textId="77777777" w:rsidR="00DB2428" w:rsidRDefault="00DB2428" w:rsidP="00E44046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -2418,82 +2603,89 @@
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01315A89" w14:textId="77777777" w:rsidR="00E7688F" w:rsidRDefault="00E7688F" w:rsidP="00E44046">
+    <w:p w14:paraId="53ED8E6A" w14:textId="77777777" w:rsidR="00DB2428" w:rsidRDefault="00DB2428" w:rsidP="00E44046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6905881A" w14:textId="77777777" w:rsidR="00E7688F" w:rsidRDefault="00E7688F" w:rsidP="00E44046">
+    <w:p w14:paraId="751A0BFB" w14:textId="77777777" w:rsidR="00DB2428" w:rsidRDefault="00DB2428" w:rsidP="00E44046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12E166DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80FE07F2"/>
     <w:lvl w:ilvl="0" w:tplc="C01A52F2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3072,211 +3264,217 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0D94613C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="801003261">
+  <w:num w:numId="1" w16cid:durableId="822703506">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2138646043">
+  <w:num w:numId="2" w16cid:durableId="52972435">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1672098184">
+  <w:num w:numId="3" w16cid:durableId="815220230">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="466822840">
+  <w:num w:numId="4" w16cid:durableId="1930693322">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1824618626">
+  <w:num w:numId="5" w16cid:durableId="102651402">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-[...1 lines deleted...]
-  <w:trackRevisions/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E1492B"/>
     <w:rsid w:val="000029CE"/>
     <w:rsid w:val="00003824"/>
     <w:rsid w:val="00004AFF"/>
     <w:rsid w:val="00022481"/>
     <w:rsid w:val="0004550C"/>
     <w:rsid w:val="00060EE6"/>
     <w:rsid w:val="00063064"/>
     <w:rsid w:val="000743CA"/>
     <w:rsid w:val="00082E7B"/>
     <w:rsid w:val="000B38FB"/>
     <w:rsid w:val="000D45AE"/>
     <w:rsid w:val="000D53FC"/>
     <w:rsid w:val="000D7DD6"/>
+    <w:rsid w:val="000E49E1"/>
     <w:rsid w:val="000F0225"/>
     <w:rsid w:val="000F0E57"/>
     <w:rsid w:val="0012111D"/>
+    <w:rsid w:val="00141B3F"/>
     <w:rsid w:val="00147B44"/>
     <w:rsid w:val="0016088D"/>
     <w:rsid w:val="001666D7"/>
     <w:rsid w:val="00181714"/>
     <w:rsid w:val="00192E14"/>
     <w:rsid w:val="001A5FC8"/>
     <w:rsid w:val="001C6F9B"/>
     <w:rsid w:val="001D6B8A"/>
     <w:rsid w:val="001E51D8"/>
     <w:rsid w:val="001F7498"/>
     <w:rsid w:val="00200B2E"/>
     <w:rsid w:val="00200E21"/>
     <w:rsid w:val="00201799"/>
+    <w:rsid w:val="00235D96"/>
     <w:rsid w:val="002536D1"/>
     <w:rsid w:val="00265B7C"/>
     <w:rsid w:val="00266418"/>
     <w:rsid w:val="002743A3"/>
     <w:rsid w:val="0029537F"/>
     <w:rsid w:val="002B4F42"/>
     <w:rsid w:val="002F3613"/>
     <w:rsid w:val="003226F2"/>
     <w:rsid w:val="00351F91"/>
     <w:rsid w:val="003600F9"/>
     <w:rsid w:val="00380EEA"/>
     <w:rsid w:val="00393453"/>
     <w:rsid w:val="003C0111"/>
     <w:rsid w:val="003F531A"/>
     <w:rsid w:val="003F6BEF"/>
     <w:rsid w:val="004341B5"/>
     <w:rsid w:val="00440B05"/>
     <w:rsid w:val="004647FD"/>
-    <w:rsid w:val="00492CEF"/>
     <w:rsid w:val="004C26D5"/>
     <w:rsid w:val="004C29E3"/>
     <w:rsid w:val="004E0D59"/>
     <w:rsid w:val="004F56CD"/>
     <w:rsid w:val="00506503"/>
     <w:rsid w:val="00522352"/>
     <w:rsid w:val="005527E3"/>
     <w:rsid w:val="00594748"/>
     <w:rsid w:val="005A3EFD"/>
     <w:rsid w:val="005D56F0"/>
     <w:rsid w:val="005F3F50"/>
     <w:rsid w:val="005F789F"/>
     <w:rsid w:val="00615F3E"/>
     <w:rsid w:val="00630E0D"/>
     <w:rsid w:val="0065351A"/>
     <w:rsid w:val="00692B8C"/>
     <w:rsid w:val="006B56B3"/>
     <w:rsid w:val="006D1DA9"/>
+    <w:rsid w:val="006F1B3B"/>
     <w:rsid w:val="00713AB7"/>
     <w:rsid w:val="00722FB9"/>
     <w:rsid w:val="00736526"/>
     <w:rsid w:val="00737C04"/>
     <w:rsid w:val="007742AD"/>
     <w:rsid w:val="00786E8C"/>
     <w:rsid w:val="007A0BF8"/>
     <w:rsid w:val="007C6A53"/>
     <w:rsid w:val="0081766D"/>
     <w:rsid w:val="00822A37"/>
     <w:rsid w:val="0084405F"/>
+    <w:rsid w:val="00847275"/>
     <w:rsid w:val="00850050"/>
     <w:rsid w:val="00850378"/>
+    <w:rsid w:val="0085767C"/>
     <w:rsid w:val="008637FD"/>
     <w:rsid w:val="00865010"/>
     <w:rsid w:val="00883877"/>
     <w:rsid w:val="00885192"/>
     <w:rsid w:val="008A0CC8"/>
     <w:rsid w:val="008A6897"/>
     <w:rsid w:val="008C6955"/>
     <w:rsid w:val="008D5325"/>
     <w:rsid w:val="008F599A"/>
     <w:rsid w:val="00923C4D"/>
     <w:rsid w:val="00934629"/>
-    <w:rsid w:val="009401DA"/>
     <w:rsid w:val="00954901"/>
+    <w:rsid w:val="00964109"/>
     <w:rsid w:val="00966A73"/>
     <w:rsid w:val="009831E2"/>
     <w:rsid w:val="009D03AB"/>
     <w:rsid w:val="00A169F8"/>
     <w:rsid w:val="00A343E9"/>
     <w:rsid w:val="00A43A34"/>
     <w:rsid w:val="00A5554C"/>
     <w:rsid w:val="00A574EB"/>
     <w:rsid w:val="00AE1BBA"/>
     <w:rsid w:val="00B23A32"/>
     <w:rsid w:val="00B27A6E"/>
     <w:rsid w:val="00B53BC6"/>
     <w:rsid w:val="00B721EF"/>
     <w:rsid w:val="00BA1C47"/>
     <w:rsid w:val="00BB5872"/>
     <w:rsid w:val="00BC1607"/>
     <w:rsid w:val="00BD4878"/>
     <w:rsid w:val="00BE1B2A"/>
     <w:rsid w:val="00BE517C"/>
     <w:rsid w:val="00C00CB2"/>
+    <w:rsid w:val="00C0611B"/>
     <w:rsid w:val="00C669A9"/>
+    <w:rsid w:val="00C9063A"/>
     <w:rsid w:val="00CF6816"/>
     <w:rsid w:val="00D228C1"/>
     <w:rsid w:val="00D558F8"/>
     <w:rsid w:val="00D601F9"/>
+    <w:rsid w:val="00DB2428"/>
     <w:rsid w:val="00DC2FF1"/>
     <w:rsid w:val="00DD7C77"/>
     <w:rsid w:val="00DE4FD7"/>
     <w:rsid w:val="00E03022"/>
     <w:rsid w:val="00E1492B"/>
     <w:rsid w:val="00E44046"/>
     <w:rsid w:val="00E7002F"/>
     <w:rsid w:val="00E743BC"/>
     <w:rsid w:val="00E7688F"/>
     <w:rsid w:val="00E90D8E"/>
     <w:rsid w:val="00EB16A0"/>
     <w:rsid w:val="00ED2E07"/>
     <w:rsid w:val="00EE505D"/>
     <w:rsid w:val="00F16F6B"/>
     <w:rsid w:val="00F36B3E"/>
     <w:rsid w:val="00F62654"/>
     <w:rsid w:val="00F76D06"/>
     <w:rsid w:val="00F83A1B"/>
     <w:rsid w:val="00F84932"/>
     <w:rsid w:val="00FA169A"/>
     <w:rsid w:val="00FA3439"/>
     <w:rsid w:val="00FA48DE"/>
     <w:rsid w:val="00FB00E9"/>
     <w:rsid w:val="00FF60F3"/>
     <w:rsid w:val="09E80BA6"/>
@@ -4295,52 +4493,52 @@
     <w:next w:val="Kommentinteksti"/>
     <w:link w:val="KommentinotsikkoChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00954901"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentinotsikkoChar">
     <w:name w:val="Kommentin otsikko Char"/>
     <w:basedOn w:val="KommentintekstiChar"/>
     <w:link w:val="Kommentinotsikko"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00954901"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ratkaisematonmaininta">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ratkaisematonmaininta1">
+    <w:name w:val="Ratkaisematon maininta1"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00200B2E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Yltunniste">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="YltunnisteChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E44046"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
@@ -4350,50 +4548,80 @@
     <w:link w:val="Yltunniste"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E44046"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Alatunniste">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="AlatunnisteChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E44046"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AlatunnisteChar">
     <w:name w:val="Alatunniste Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Alatunniste"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E44046"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Seliteteksti">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:link w:val="SelitetekstiChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00141B3F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SelitetekstiChar">
+    <w:name w:val="Seliteteksti Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Seliteteksti"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00141B3F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="974018487">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1459757525">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -4469,51 +4697,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2120222272">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suomi.fi/fi/viestit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suomi.fi/viestit" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suomi.fi/viestit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suomi.fi" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/ohjeet-ja-tuki/viestit/viestien-kaytto/viestien-kayton-lopettaminen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dvv.fi/digi-ensin-hanke" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/ohjeet-ja-tuki/viestit/suomifi-viesteja-kayttavat-organisaatiot-ja-palvelut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/ohjeet-ja-tuki/viestit" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/ohjeet-ja-tuki/tunnistus/mika-on-suomifi-tunnistus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/ohjeet-ja-tuki/tunnistus/mika-on-suomifi-tunnistus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/ohjeet-ja-tuki/viestit" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suomi.fi/fi/viestit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suomi.fi/viestit" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suomi.fi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suomi.fi/viestit" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/ohjeet-ja-tuki/viestit/viestien-kaytto/viestien-kayton-lopettaminen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dvv.fi/digi-ensin-hanke" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/ohjeet-ja-tuki/viestit/suomifi-viesteja-kayttavat-organisaatiot-ja-palvelut" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-teema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4789,51 +5017,51 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F18AE3AB6BEBFE43AE79D1D567D0C925" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2851c6af8280398b5ad0facefb8ded3e">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100605ABB44AAA48E45909FF6971F25162E" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b3643754f24569d870ebc8cf7a2fe15">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4aeb20c0e3442673af7ee10786458764">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
@@ -4852,111 +5080,111 @@
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8459E938-D6C4-4C41-A32D-CA9E27066F62}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64A6068B-B067-44CE-BF1B-E492E144B131}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45500536-5A29-4718-BB4D-D773B895319E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5174EA9C-09D2-4411-B31C-73E4BDEC28F6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{aa215772-83bf-4788-8065-52456fa26027}" enabled="0" method="" siteId="{aa215772-83bf-4788-8065-52456fa26027}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>962</Words>
-  <Characters>7924</Characters>
+  <Words>1017</Words>
+  <Characters>8238</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>304</Lines>
-  <Paragraphs>170</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8716</CharactersWithSpaces>
+  <CharactersWithSpaces>9237</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Railotie Päivi (DVV)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100F18AE3AB6BEBFE43AE79D1D567D0C925</vt:lpwstr>
+    <vt:lpwstr>0x010100605ABB44AAA48E45909FF6971F25162E</vt:lpwstr>
   </property>
 </Properties>
 </file>