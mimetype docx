--- v0 (2025-12-22)
+++ v1 (2026-04-01)
@@ -8,72 +8,75 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4C1DCEAA" w14:textId="77777777" w:rsidR="0084405F" w:rsidRPr="00E44046" w:rsidRDefault="0084405F" w:rsidP="0084405F">
+    <w:p w14:paraId="4C1DCEAA" w14:textId="030F6C79" w:rsidR="0084405F" w:rsidRPr="00E44046" w:rsidRDefault="0084405F" w:rsidP="088CE17B">
       <w:pPr>
         <w:spacing w:after="240"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E44046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="088CE17B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>Tiedotepohja julkisen hallinnon organisaatioiden käyttöön:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6682C9CA" w14:textId="0A1C5886" w:rsidR="00786E8C" w:rsidRPr="00C00CB2" w:rsidRDefault="000D45AE" w:rsidP="00786E8C">
+    <w:p w14:paraId="6682C9CA" w14:textId="24C37B98" w:rsidR="00786E8C" w:rsidRPr="00C00CB2" w:rsidRDefault="000D45AE" w:rsidP="00786E8C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Viranomaisposti muuttuu digitaaliseksi:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C00CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -126,545 +129,481 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>en postilaatik</w:t>
       </w:r>
       <w:r w:rsidR="001E51D8" w:rsidRPr="00C00CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ko</w:t>
       </w:r>
       <w:r w:rsidRPr="00C00CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, kun tunnistaudut </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E90D8E">
+        <w:t>, kun tunnistaudut viranomaisten sähköisiin asiointipalveluihin</w:t>
+      </w:r>
+      <w:r w:rsidR="00200B2E" w:rsidRPr="00C00CB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">vuonna 2026 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C00CB2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4284457D" w14:textId="7F18AF0E" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="000D45AE" w:rsidP="00786E8C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00200B2E" w:rsidRPr="00C00CB2">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Viranomaispostin vastaanotto muuttuu ensisijaisesti digitaaliseksi</w:t>
+      </w:r>
+      <w:r w:rsidR="0034314F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0016088D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB16A0" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Viranomaispostin vastaanotto muuttuu </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00256063">
+        <w:t xml:space="preserve">Kun tunnistaudut </w:t>
+      </w:r>
+      <w:r w:rsidR="0061555F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>vuo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00121E17">
+        <w:t xml:space="preserve">14.4.2026 tai sen </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB16A0" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>den</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00256063" w:rsidRPr="0016088D">
+        <w:t xml:space="preserve">jälkeen ensimmäisen kerran </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB16A0" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EB16A0" w:rsidRPr="0016088D">
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[oman </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1DA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00121E17">
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>organisaation</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1DA9" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EB16A0" w:rsidRPr="0016088D">
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03022">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0016088D">
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tai asiointipalvelun </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB16A0" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0034314F">
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>nimi]</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB16A0" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>. Muutos tapahtuu sen jälkeen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00256063">
+        <w:t xml:space="preserve"> tai jonkin muun viranomaisen sähköiseen asiointipalveluun, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2091">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, kun </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00256063" w:rsidRPr="00256063">
+        <w:t xml:space="preserve">sinut </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2091" w:rsidRPr="00AA2091">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>viranomaispostin digitaalista ensisijaisuutta koskeva lainsäädäntö astuu voimaan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB16A0" w:rsidRPr="0016088D">
+        <w:t>ohjataan ottamaan Suomi.fi-viestit käyttöön</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2091">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Kun tunnistaudut </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00256063">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">muutoksen voimaantulon </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB16A0" w:rsidRPr="0016088D">
+        <w:t xml:space="preserve"> Jatkossa saat sinne postia useilta viranomaisilta. Suomi.fi-viestit korvaa </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA48DE" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">jälkeen ensimmäisen kerran </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB16A0" w:rsidRPr="0016088D">
+        <w:t xml:space="preserve">viranomaisilta saapuvan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:highlight w:val="lightGray"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006D1DA9">
+        </w:rPr>
+        <w:t>paperipostin: sama asia ei saavu enää myöhemmin kirjeenä kotiin.</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:highlight w:val="lightGray"/>
-[...12 lines deleted...]
-          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E03022">
-[...96 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="03F9BA16" w14:textId="071D50C2" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="001C6F9B" w:rsidP="001C6F9B">
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="079BD1AF" w14:textId="4788B062" w:rsidR="009F54A4" w:rsidRDefault="00591292" w:rsidP="00E45717">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00591292">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uomi.fi-viestien käyttöönottoa on ehdotettu jo keväästä </w:t>
+      </w:r>
+      <w:r w:rsidR="00926051">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00591292">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>saakka</w:t>
+      </w:r>
+      <w:r w:rsidR="00520594">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kaikille niille, joilla ei ole vielä palvelu käytössä. Ehdotus on näytetty</w:t>
+      </w:r>
+      <w:r w:rsidR="00027A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> silloin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00591292">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, kun</w:t>
+      </w:r>
+      <w:r w:rsidR="00027A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> henkilö on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00591292">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tunnistautu</w:t>
+      </w:r>
+      <w:r w:rsidR="00027A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>massa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00591292">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jonkin viranomaisen sähköiseen asiointipalveluun. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA7AE7F" w14:textId="4B513EEC" w:rsidR="00E45717" w:rsidRPr="00E45717" w:rsidRDefault="001C2AC0" w:rsidP="00E45717">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45717" w:rsidRPr="00E45717">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uhtikuun 2026 puolivälistä alkaen </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4531">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sinut</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45717" w:rsidRPr="00E45717">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ohjataan suoraan ottamaan Suomi.fi-viestit käyttöön tunnistautumisen yhteydessä</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4531">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, jos palvelu ei ole vielä käytössäsi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45717" w:rsidRPr="00E45717">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Käyttöönotto vaatii </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4531">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sinulta</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45717" w:rsidRPr="00E45717">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omia toimia eikä se tapahdu huomaamatta</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4531">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45717" w:rsidRPr="00E45717">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
-      </w:r>
-[...103 lines deleted...]
-        <w:t>Tämän muutoksen jälkeen Suomi.fi-viestit on käytössä yli neljällä miljoonalla henkilöllä.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6492BE" w14:textId="3D543607" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="00934629" w:rsidP="00786E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Miten ja kenelle Suomi.fi-viestit tulevat käyttöön?</w:t>
       </w:r>
@@ -693,124 +632,156 @@
       <w:r w:rsidR="00594748" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tulee </w:t>
       </w:r>
       <w:r w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>käyttöön</w:t>
       </w:r>
       <w:r w:rsidR="00786E8C" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sinulle, jos olet täysi-ikäinen ja sinulla ei vielä ole Suomi.fi-viestit käytössä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC32664" w14:textId="3DFDF63B" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+    <w:p w14:paraId="3DC32664" w14:textId="15755CC8" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="005219BA" w:rsidP="00786E8C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0016088D">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Näet </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sinut ohjataan ottamaan</w:t>
       </w:r>
       <w:r w:rsidR="001F7498" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ilmoituksen </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Suomi.fi-viestien käyttöönotosta, kun tunnistaudut vahvasti julkisen hallinnon asiointipalveluun </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Suomi.fi-viesti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> käyttöön, kun tunnistaudut vahvasti </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">johonkin </w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">julkisen hallinnon asiointipalveluun </w:t>
       </w:r>
       <w:r w:rsidR="00DC2FF1" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eli käytä</w:t>
       </w:r>
       <w:r w:rsidR="0081766D" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00DC2FF1" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> tunnistautumisessa Suomi.fi-tunnistusta</w:t>
       </w:r>
-      <w:r w:rsidRPr="0016088D">
+      <w:r w:rsidR="00786E8C" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A4A6F2" w14:textId="6574E428" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="003F6BEF" w:rsidP="00786E8C">
+    <w:p w14:paraId="02A4A6F2" w14:textId="72569492" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="003F6BEF" w:rsidP="00786E8C">
       <w:pPr>
         <w:pStyle w:val="Luettelokappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ilmoita k</w:t>
       </w:r>
       <w:r w:rsidR="00786E8C" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -849,59 +820,59 @@
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
       <w:r w:rsidR="00786E8C" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r w:rsidR="001F7498" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">vahvista se </w:t>
+        <w:t>vahvista se</w:t>
       </w:r>
       <w:r w:rsidR="00786E8C" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">tunnin sisällä. </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001F7498" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Näin s</w:t>
       </w:r>
       <w:r w:rsidR="00786E8C" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>aat sähköpostiisi ilmoituksen</w:t>
       </w:r>
       <w:r w:rsidR="001F7498" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> aina</w:t>
       </w:r>
@@ -1033,1723 +1004,2486 @@
       <w:r w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F6BEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>organisaatiolle</w:t>
       </w:r>
       <w:r w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, jonka puolesta olet menossa asioimaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BDD171" w14:textId="77777777" w:rsidR="002536D1" w:rsidRPr="0016088D" w:rsidRDefault="00934629" w:rsidP="00FA48DE">
+    <w:p w14:paraId="45BDD171" w14:textId="7E8E9E32" w:rsidR="002536D1" w:rsidRPr="0016088D" w:rsidRDefault="00934629" w:rsidP="00FA48DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Jos </w:t>
       </w:r>
       <w:r w:rsidR="002536D1" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>käytä julkisen hallinnon sähköisiä asiointipalveluja vahvasti tunnistautuneena, saa</w:t>
+        <w:t>käytä julkisen hallinnon sähköisiä asiointipalveluja,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> muutos ei vaikuta sinuun, vaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saa</w:t>
       </w:r>
       <w:r w:rsidR="002536D1" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> jatkossakin viranomaispostin paperipostina. </w:t>
+        <w:t xml:space="preserve"> jatkossakin viranomais</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6C95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ten lähettämän </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">postin paperipostina. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D457991" w14:textId="47DB5E4F" w:rsidR="00FA48DE" w:rsidRPr="0016088D" w:rsidRDefault="00934629" w:rsidP="00FA48DE">
-      <w:pPr>
+    <w:p w14:paraId="1D457991" w14:textId="4057D96D" w:rsidR="00FA48DE" w:rsidRDefault="00934629" w:rsidP="00FA48DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Muutos ei myöskään koske alaikäisiä</w:t>
+      </w:r>
+      <w:r w:rsidR="00110416">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, edunvalvonnassa olevia</w:t>
+      </w:r>
       <w:r w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Muutos ei myöskään koske alaikäisiä eikä niitä henkilöitä, jotka ovat edunvalvonnassa tai joilla on voimassa oleva edunvalvontavaltuutus.</w:t>
+        <w:t xml:space="preserve"> eikä niitä henkilöitä, joilla on voimassa oleva edunvalvontavaltuutus.</w:t>
       </w:r>
       <w:r w:rsidR="00B721EF" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="2D9000B0" w:rsidRPr="0A5137D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="398F7F98" w14:textId="05F66756" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="00B721EF" w:rsidP="00786E8C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0016088D">
+    <w:p w14:paraId="398F7F98" w14:textId="4049E56A" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="00B1025C" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Havainnekuva, miten </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00291F4B">
+        <w:t>Näin</w:t>
+      </w:r>
+      <w:r w:rsidR="00B721EF" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Suomi.fi-viestit</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0016088D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007352D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tulee käyttöön osana vahvaa tunnistautumista julkisen hallinnon sähköiseen palveluun </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00256063">
+        <w:t xml:space="preserve">sinut ohjataan ottamaan </w:t>
+      </w:r>
+      <w:r w:rsidR="00291F4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>vuoden</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00256063" w:rsidRPr="0016088D">
+        <w:t>Suomi.fi-viestit</w:t>
+      </w:r>
+      <w:r w:rsidR="00B721EF" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F7498" w:rsidRPr="0016088D">
+        <w:t xml:space="preserve"> käyttöön</w:t>
+      </w:r>
+      <w:r w:rsidR="007352D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2026</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00256063">
+        <w:t>, kun tunnistaudut</w:t>
+      </w:r>
+      <w:r w:rsidR="00557B81" w:rsidRPr="00557B81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> alkupuoliskolla</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00475AD5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00557B81" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sen jälkeen, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00475AD5" w:rsidRPr="00475AD5">
+        <w:t>julkisen hallinnon sähköis</w:t>
+      </w:r>
+      <w:r w:rsidR="00713790">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>kun viranomaispostin digitaalista ensisijaisuutta koskeva lainsäädäntö astuu voimaan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00786E8C" w:rsidRPr="0016088D">
+        <w:t>iin</w:t>
+      </w:r>
+      <w:r w:rsidR="00557B81" w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> palvelu</w:t>
+      </w:r>
+      <w:r w:rsidR="00713790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ihi</w:t>
+      </w:r>
+      <w:r w:rsidR="00557B81" w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511EB6F0" w14:textId="74BA3F7E" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="0081766D" w:rsidP="00786E8C">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="511EB6F0" w14:textId="6E8315B5" w:rsidR="00786E8C" w:rsidRDefault="0081766D" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E21953" w14:textId="1E6EBAE2" w:rsidR="00713790" w:rsidRPr="006B557E" w:rsidRDefault="00713790" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2822C162" wp14:editId="370CDCA8">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="190422AE" wp14:editId="189F3E79">
             <wp:extent cx="6120130" cy="3442335"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
-            <wp:docPr id="26599681" name="Kuva 1" descr="Kuva, joka sisältää kohteen teksti, kuvakaappaus, Verkkosivusto, Verkkomainonta&#10;&#10;Tekoälyn generoima sisältö voi olla virheellistä."/>
+            <wp:docPr id="1989675029" name="Kuva 1" descr="Kuva, joka sisältää kohteen teksti, kuvakaappaus, Verkkosivusto, Verkkomainonta&#10;&#10;Tekoälyllä luotu sisältö voi olla virheellistä."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="26599681" name="Kuva 1" descr="Kuva, joka sisältää kohteen teksti, kuvakaappaus, Verkkosivusto, Verkkomainonta&#10;&#10;Tekoälyn generoima sisältö voi olla virheellistä."/>
+                    <pic:cNvPr id="1989675029" name="Kuva 1" descr="Kuva, joka sisältää kohteen teksti, kuvakaappaus, Verkkosivusto, Verkkomainonta&#10;&#10;Tekoälyllä luotu sisältö voi olla virheellistä."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120130" cy="3442335"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225D0249" w14:textId="50109A4F" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
-[...141 lines deleted...]
-        <w:t xml:space="preserve">Voit myös ottaa Suomi.fi-viestit käyttöön osoitteessa </w:t>
+    <w:p w14:paraId="7464C0FD" w14:textId="418DEF1E" w:rsidR="00557B81" w:rsidRPr="006B557E" w:rsidRDefault="00557B81" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katso </w:t>
+      </w:r>
+      <w:r w:rsidR="006B557E" w:rsidRPr="006B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myös </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ohjevideo</w:t>
+      </w:r>
+      <w:r w:rsidR="006B557E" w:rsidRPr="006B557E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Suomi.fi-viestien käyttöönotosta</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="0016088D">
+        <w:r w:rsidR="009E7A59" w:rsidRPr="00282C84">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>https://suomi.fi/viestit</w:t>
+          <w:t>https://dreambroker.com/channel/vyve3x7x/dt4ebhol</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009E7A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225D0249" w14:textId="396D3F8A" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlinkki"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Miten</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0BF8" w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E42C77" w:rsidRPr="533C2FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pääse</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42C77" w:rsidRPr="533C2FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A0BF8" w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lukemaan Suomi.fi-viesteihin saapuneet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viestit? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652D6FFA" w14:textId="54DC3904" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Voit lukea viestit Suomi.fi-</w:t>
+      </w:r>
+      <w:r w:rsidR="007101BD" w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mobiilisovellukse</w:t>
+      </w:r>
+      <w:r w:rsidR="007101BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ll</w:t>
+      </w:r>
+      <w:r w:rsidR="007101BD" w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tai </w:t>
+      </w:r>
+      <w:r w:rsidR="00D96E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tunnistautumalla</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96E27" w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="003E1205">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Suomi.fi-verkkopalveluun</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tai lataamalla käyttöösi Suomi.fi-mobiilisovelluksen.</w:t>
+        <w:t xml:space="preserve"> ja siirtymällä siellä kohtaan "Viestit".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455A29A0" w14:textId="3E27839D" w:rsidR="00594748" w:rsidRPr="0016088D" w:rsidRDefault="007A0BF8" w:rsidP="00200B2E">
+    <w:p w14:paraId="1B2DB246" w14:textId="77777777" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tunnistautuminen tapahtuu pankkitunnuksilla, mobiilivarmenteella tai henkilökortin sähköisellä varmenteella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0C6CE3" w14:textId="77777777" w:rsidR="00063064" w:rsidRPr="0016088D" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saat ilmoituksen sähköpostiisi aina, kun sinulle saapuu Suomi.fi-viesteihin uusi viesti. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="431CE2D9" w14:textId="2550AAAD" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Saat ilmoitukset saapuneista viesteistä myös Suomi.fi-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96E27" w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mobiilisovellukses</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96E27" w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, jos olet ladannut sovelluksen käyttöösi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688B3BBA" w14:textId="7C447D28" w:rsidR="4AD45B12" w:rsidRPr="00BF44FC" w:rsidRDefault="4AD45B12" w:rsidP="00BF44FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF44FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Haluatko viranomaispostin jatkossakin paperipostina?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF44FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E61DBC" w14:textId="657D5D55" w:rsidR="4AD45B12" w:rsidRPr="00BF44FC" w:rsidRDefault="4AD45B12" w:rsidP="00BF44FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF44FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voit valita, että viranomaisten lähettämät kirjeet toimitetaan sinulle jatkossakin paperisena. Valinta paperipostin vastaanottamisesta pysyy voimassa vähintään vuoden. Kun vuoden jälkeen tunnistaudut </w:t>
+      </w:r>
+      <w:r w:rsidR="002355ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seuraavan kerran </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF44FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jonkin viranomaisen asiointipalveluun, sinut ohjataan jälleen ottamaan Suomi.fi-viestit käyttöön. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F40E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jos et </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7F41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tunnistaudu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00321F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">viranomaisposti saapuu sinulle </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5442">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>paperiposti</w:t>
+      </w:r>
+      <w:r w:rsidR="00321F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidR="0086626A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> myös vuoden määräajan jälkeen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD42436" w14:textId="761EF6DE" w:rsidR="4AD45B12" w:rsidRPr="00BF44FC" w:rsidRDefault="4AD45B12" w:rsidP="00BF44FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF44FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toimi näin, jos haluat palata paperipostin vastaanottajaksi: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528ED2D4" w14:textId="11E5B353" w:rsidR="4AD45B12" w:rsidRPr="00BF44FC" w:rsidRDefault="4AD45B12" w:rsidP="00BF44FC">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF44FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ota Suomi.fi-viestit käyttöösi</w:t>
+      </w:r>
+      <w:r w:rsidR="0088251C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0088251C" w:rsidRPr="0088251C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kun </w:t>
+      </w:r>
+      <w:r w:rsidR="0059493A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tunnistaudut</w:t>
+      </w:r>
+      <w:r w:rsidR="0088251C" w:rsidRPr="0088251C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viranomaisen verkkopalveluun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF44FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Voit palata paperipostin vastaanottajaksi vasta tämän jälkeen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1941D851" w14:textId="43B8F27B" w:rsidR="4AD45B12" w:rsidRPr="00BF44FC" w:rsidRDefault="4AD45B12" w:rsidP="00BF44FC">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF44FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siirry Suomi.fi-viesteihin osoitteessa </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="003E1205">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>suomi.fi/viestit</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BF44FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A41AB44" w14:textId="4C837A02" w:rsidR="4AD45B12" w:rsidRPr="00BF44FC" w:rsidRDefault="4AD45B12" w:rsidP="00BF44FC">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF44FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tunnistaudu palveluun pankkitunnuksilla, mobiilivarmenteella tai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="52A8D65D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>henkilökort</w:t>
+      </w:r>
+      <w:r w:rsidR="26B46DCF" w:rsidRPr="52A8D65D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF44FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> varmenteella. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BBD206" w14:textId="5A52811E" w:rsidR="008D7DFE" w:rsidRPr="007978FE" w:rsidRDefault="008D7DFE" w:rsidP="008E22A4">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007978FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Siirry valikosta kohtaan ”Asetukset” ja valitse "Lopeta Suomi.fi-viestien käyttö".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5263674E" w14:textId="6AB9EA55" w:rsidR="4AD45B12" w:rsidRPr="003E1205" w:rsidRDefault="00273C5C" w:rsidP="00BF44FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="4AD45B12" w:rsidRPr="003E1205">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tarvittaessa saat apua myös Digi- ja väestötietoviraston asiakaspalvelusta (p. 0295 000). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD2B5CE" w14:textId="37993085" w:rsidR="4AD45B12" w:rsidRPr="003E1205" w:rsidRDefault="4AD45B12" w:rsidP="00BF44FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1205">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jos käytössäsi on Suomi.fi-mobiilisovellus, huomaathan, että  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A95A233" w14:textId="6FC43569" w:rsidR="4AD45B12" w:rsidRPr="003E1205" w:rsidRDefault="4AD45B12" w:rsidP="00BF44FC">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1205">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pelkkä sovelluksen poistaminen ei poista Suomi.fi-viestejä käytöstäsi  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DBE2F2" w14:textId="3D47D8A7" w:rsidR="1D657D32" w:rsidRPr="003E1205" w:rsidRDefault="4AD45B12" w:rsidP="001D0C92">
+      <w:pPr>
+        <w:pStyle w:val="Luettelokappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1205">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">palvelun käytöstä poistaminen pitää aina tehdä Suomi.fi-viestien asetuksissa.  </w:t>
+      </w:r>
+      <w:r w:rsidR="0061405D" w:rsidRPr="003E1205">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B93F7A0" w14:textId="7F642243" w:rsidR="00786E8C" w:rsidRPr="003E1205" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0016088D">
+      <w:r w:rsidRPr="003E1205">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Entä jos</w:t>
-[...29 lines deleted...]
-        <w:t>paperipostina?</w:t>
+        <w:t xml:space="preserve">Lisätietoja  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568D1209" w14:textId="77777777" w:rsidR="00147B44" w:rsidRDefault="00147B44" w:rsidP="00147B44">
-[...387 lines deleted...]
-    <w:p w14:paraId="568F8B37" w14:textId="6C58C425" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+    <w:p w14:paraId="568F8B37" w14:textId="642FA85F" w:rsidR="00786E8C" w:rsidRPr="003E1205" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0016088D">
+      <w:r w:rsidRPr="003E1205">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lisätietoja Suomi.fi-viesteistä: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00200B2E" w:rsidRPr="0016088D">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00C95A63" w:rsidRPr="003E1205">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>https://suomi.fi/fi/viestit</w:t>
+          <w:t>suomi.fi/fi/viestit</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00200B2E" w:rsidRPr="0016088D">
+      <w:r w:rsidR="00200B2E" w:rsidRPr="003E1205">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="0016088D">
+      <w:r w:rsidRPr="003E1205">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDCB1DE" w14:textId="77777777" w:rsidR="00786E8C" w:rsidRPr="0016088D" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="31EDF910" w14:textId="61A3465E" w:rsidR="00DB5ED7" w:rsidRPr="003E1205" w:rsidRDefault="00DB5ED7" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1205">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ohjevideo: Näin otat Suomi.fi-viestit käyttöön tunnistautumisen yhteydessä</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6C89" w:rsidRPr="003E1205">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00AA6C89" w:rsidRPr="003E1205">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://dreambroker.com/channel/vyve3x7x/dt4ebhol</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AA6C89" w:rsidRPr="003E1205">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDCB1DE" w14:textId="2B5760F8" w:rsidR="00786E8C" w:rsidRPr="003E1205" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1205">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lisätietoja Suomi.fi-tunnistuksesta: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="0016088D">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00C95A63" w:rsidRPr="003E1205">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>https://www.suomi.fi/ohjeet-ja-tuki/tunnistus/mika-on-suomifi-tunnistus</w:t>
+          <w:t>suomi.fi/ohjeet-ja-tuki/tunnistus/mika-on-suomifi-tunnistus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0016088D">
+      <w:r w:rsidRPr="003E1205">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3877E6B3" w14:textId="3A8B82B5" w:rsidR="00B721EF" w:rsidRPr="0016088D" w:rsidRDefault="00B721EF" w:rsidP="00786E8C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0016088D">
+    <w:p w14:paraId="3877E6B3" w14:textId="522FDF23" w:rsidR="00B721EF" w:rsidRPr="003E1205" w:rsidRDefault="00B721EF" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1205">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Suomi.fi-viesteihin postia lähettävät organisaatiot: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="0016088D">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="003E1205">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>https://www.suomi.fi/ohjeet-ja-tuki/viestit/suomifi-viesteja-kayttavat-organisaatiot-ja-palvelut</w:t>
+          <w:t>suomi.fi/ohjeet-ja-tuki/viestit/suomifi-viesteja-kayttavat-organisaatiot-ja-palvelut</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0016088D">
+      <w:r w:rsidRPr="003E1205">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0528649E" w14:textId="77579EBD" w:rsidR="002536D1" w:rsidRPr="0016088D" w:rsidRDefault="003F531A" w:rsidP="00786E8C">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0528649E" w14:textId="119021C7" w:rsidR="002536D1" w:rsidRPr="003E1205" w:rsidRDefault="003F531A" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1205">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Näin poistan Suomi.fi-viestit käytöstä: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="002536D1" w:rsidRPr="0016088D">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="002536D1" w:rsidRPr="003E1205">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>https://www.suomi.fi/ohjeet-ja-tuki/viestit/viestien-kaytto/viestien-kayton-lopettaminen</w:t>
+          <w:t>suomi.fi/ohjeet-ja-tuki/viestit/viestien-kaytto/viestien-kayton-lopettaminen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002536D1" w:rsidRPr="0016088D">
+      <w:r w:rsidR="002536D1" w:rsidRPr="003E1205">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="450356E7" w14:textId="3DFA5E40" w:rsidR="00786E8C" w:rsidRPr="00E44046" w:rsidRDefault="00201799" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk189485603"/>
       <w:r w:rsidRPr="0016088D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00786E8C" w:rsidRPr="00E44046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mikä on Suomi.fi-viestit?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C29A26D" w14:textId="77777777" w:rsidR="00786E8C" w:rsidRPr="00E44046" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+    <w:p w14:paraId="2C29A26D" w14:textId="4F3C01AF" w:rsidR="00786E8C" w:rsidRPr="00E44046" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suomi.fi-viestit on tietoturvallinen sähköinen postilaatikko, joka korvaa </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Suomi.fi-viestit on tietoturvallinen sähköinen postilaatikko, joka korvaa paperipostitse saapuvan viranomaispostin. Palvelua </w:t>
+      </w:r>
+      <w:r w:rsidRPr="533C2FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>käyttä</w:t>
+      </w:r>
+      <w:r w:rsidR="35C8D1A6" w:rsidRPr="533C2FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vät</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E44046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>paperipostitse</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> useat viranomaiset ja määrä kasvaa jatkuvasti. Saapuneet viestit voi lukea Suomi.fi-mobiilisovelluksella tai tunnistautumalla Suomi.fi-verkkopalveluun osoitteessa </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="533C2FE9">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>suomi.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="533C2FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E44046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> saapuvan viranomaispostin. Palvelua käyttää useat viranomaiset ja määrä kasvaa jatkuvasti. Saapuneet viestit voi lukea Suomi.fi-mobiilisovelluksella tai tunnistautumalla Suomi.fi-verkkopalveluun osoitteessa </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId16" w:history="1">
+        <w:t xml:space="preserve"> Näin saapunut posti on luettavissa kaikkialla, missä kuljetkin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F552E72" w14:textId="334CB634" w:rsidR="007A0BF8" w:rsidRPr="00E44046" w:rsidRDefault="007A0BF8" w:rsidP="007A0BF8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suomi.fi-viestit saa käyttöön lataamalla Suomi.fi-mobiilisovelluksen tai tunnistautumalla osoitteessa </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00E44046">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://suomi.fi</w:t>
+          <w:t>suomi.fi/viestit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E44046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Näin saapunut posti on luettavissa kaikkialla, missä kuljetkin. </w:t>
+        <w:t xml:space="preserve">. Tunnistautuminen tapahtuu pankkitunnuksilla, mobiilivarmenteella tai henkilökortin sähköisellä varmenteella. </w:t>
+      </w:r>
+      <w:r w:rsidR="00540959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kun otat</w:t>
+      </w:r>
+      <w:r w:rsidR="00540959" w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Suomi.fi-viestit käyttöön</w:t>
+      </w:r>
+      <w:r w:rsidR="00540959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saa</w:t>
+      </w:r>
+      <w:r w:rsidR="005B065A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jatkossa myös useiden eri viranomaisten lähettämän postin sähköisenä. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F552E72" w14:textId="77777777" w:rsidR="007A0BF8" w:rsidRPr="00E44046" w:rsidRDefault="007A0BF8" w:rsidP="007A0BF8">
+    <w:p w14:paraId="54490683" w14:textId="20F6C342" w:rsidR="00786E8C" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suomi.fi-viestit saa käyttöön lataamalla Suomi.fi-mobiilisovelluksen tai tunnistautumalla osoitteessa </w:t>
-[...14 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">Ilmoitukset uusista saapuneista viesteistä tulevat sähköpostiosoitteeseen, jonka </w:t>
+      </w:r>
+      <w:r w:rsidR="005B065A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>olet</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E44046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Tunnistautuminen tapahtuu pankkitunnuksilla, mobiilivarmenteella tai henkilökortin sähköisellä varmenteella. Ottamalla Suomi.fi-viestit käyttöön saa jatkossa myös useiden eri viranomaisten lähettämän postin sähköisenä. </w:t>
+        <w:t xml:space="preserve"> ilmoittanut palveluun. Suomi.fi-mobiilisovelluksen käyttäjät saavat ilmoituksen myös suoraan sovelluksen kautta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54490683" w14:textId="77777777" w:rsidR="00786E8C" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+    <w:p w14:paraId="1D78FA72" w14:textId="0E678995" w:rsidR="00BD4878" w:rsidRPr="00E44046" w:rsidRDefault="006A0D66" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maaliskuussa </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4878">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4878">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Suomi.fi-viestejä </w:t>
+      </w:r>
+      <w:r w:rsidR="003749FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">käytti </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4878">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>jo yli 2,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4878">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>miljoonaa henkilöä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFA8413" w14:textId="3D6869F3" w:rsidR="00786E8C" w:rsidRPr="00E44046" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Lisätietoja Suomi.fi-viesteistä: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00E44046">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>https://www.suomi.fi/ohjeet-ja-tuki/viestit</w:t>
+          <w:t>suomi.fi/ohjeet-ja-tuki/viestit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E44046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A9B2E2" w14:textId="77777777" w:rsidR="00786E8C" w:rsidRPr="00E44046" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="364043BF" w14:textId="77777777" w:rsidR="00786E8C" w:rsidRPr="00E44046" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mistä siirtymisessä digitaaliseen viranomaisviestintään on kyse?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A73C057" w14:textId="060F37A5" w:rsidR="00786E8C" w:rsidRPr="00E44046" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+    <w:p w14:paraId="5A73C057" w14:textId="7FF58BE8" w:rsidR="00786E8C" w:rsidRPr="00E44046" w:rsidRDefault="00667852" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256063">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iranomaispostin </w:t>
+      </w:r>
+      <w:r w:rsidR="00256063" w:rsidRPr="00256063">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">digitaalista ensisijaisuutta koskeva lainsäädäntö </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tulee</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3A03" w:rsidRPr="00256063">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00256063" w:rsidRPr="00256063">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>voimaan</w:t>
+      </w:r>
+      <w:r w:rsidR="009D638A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14.4.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Tämän jälkeen</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viranomaisposti toimitetaan ensisijaisesti digitaalisesti kaikille, jotka asioivat sähköisesti. Viranomaisten sähköisiin asiointipalveluihin kirjautuvat täysi-ikäiset henkilöt </w:t>
+      </w:r>
+      <w:r w:rsidR="0016445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ohjataan</w:t>
+      </w:r>
+      <w:r w:rsidR="0016445C" w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tunnist</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95980">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>autumisen</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yhteydessä </w:t>
+      </w:r>
+      <w:r w:rsidR="0016445C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ottamaan </w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Suomi.fi-viestit</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0BF8" w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> käyttöön</w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007A0BF8" w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jos </w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">palvelu </w:t>
+      </w:r>
+      <w:r w:rsidR="007A0BF8" w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ei ole jo </w:t>
+      </w:r>
+      <w:r w:rsidR="00786E8C" w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>entuudestaan käytössä.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A6AE29" w14:textId="5FCE1FA6" w:rsidR="00786E8C" w:rsidRPr="00E44046" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E44046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suomi siirtyy vaiheittain kohti sähköistä viranomaisviestintää. </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00256063" w:rsidRPr="00E44046">
+        <w:t>Ne, jotka eivät käyt</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ä viranomaisten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> digipalveluita, saavat jatkossakin viranomaispostin</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paperilla, elleivät itse valitse toisin. Sähköisten viestien vastaanottamisen voi myös keskeyttää, jolloin viestit lähetetään jälleen paperipostina. Jos henkilö, joka on valinnut paperipostin, jatkaa sähköistä asiointia, häne</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>t ohjataan</w:t>
+      </w:r>
+      <w:r w:rsidR="00F230DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00FD4A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">365 päivän </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E44046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>2026</w:t>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">jälkeen uudelleen </w:t>
+      </w:r>
+      <w:r w:rsidR="00F230DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ottamaan käyttöön</w:t>
+      </w:r>
+      <w:r w:rsidR="00291F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Suomi.fi-viest</w:t>
+      </w:r>
+      <w:r w:rsidR="00F230DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>it, kun hän seuraavan kerran tunnistautuu jonkin viranomaisen sähköiseen asiointipalveluun</w:t>
+      </w:r>
+      <w:r w:rsidR="00810CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06742B99" w14:textId="198F156F" w:rsidR="00786E8C" w:rsidRDefault="00786E8C" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Siirtyminen digitaaliseen </w:t>
+      </w:r>
+      <w:r w:rsidR="00810CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>postiin</w:t>
+      </w:r>
+      <w:r w:rsidR="00810CA9" w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tuo merkittäviä hyötyjä. Se säästää yhteiskunnan varoja kymmeniä miljoonia euroja vuodessa ja helpottaa kansalaisten arkea. Viranomais</w:t>
+      </w:r>
+      <w:r w:rsidR="00810CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ten lähettämät kirjeet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E44046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ovat nopeasti saatavilla, löytyvät yhdestä paikasta ja ovat aina käytettävissä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E68FE8F" w14:textId="2135FBD3" w:rsidR="0004550C" w:rsidRDefault="00256063" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lainsäädännön </w:t>
+      </w:r>
+      <w:r w:rsidR="005A4800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tultua </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>voimaan</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6816" w:rsidRPr="00CF6816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viranomaisposti toimitetaan ensisijaisesti Suomi.fi-viesteihin kaikille, jotka asioivat sähköisesti. Suomi.fi-viestien lisäksi kansalaisille voi edelleen tulla viranomaisilta postia myös muihin </w:t>
+      </w:r>
+      <w:r w:rsidR="0004550C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>digitaalisiin kanaviin</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6816" w:rsidRPr="00CF6816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jos henkilö on ottanut ne käyttöönsä. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35159024" w14:textId="1F03B330" w:rsidR="00CF6816" w:rsidRPr="00E44046" w:rsidRDefault="005D56F0" w:rsidP="00786E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7288F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Myöhemmin vuoden 2026 aikana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on tarkoitus</w:t>
+      </w:r>
+      <w:r w:rsidR="000079AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> että henkilö voisi valita viranomaispostin vastaanottopaikaksi Suomi.fin lisäksi myös jonkin muun digipostipalvelun, joka täyttää viranomaisten viestinvälitykselle asetetut tietoturva- ja muut vaatimukset. Valinnanvapau</w:t>
+      </w:r>
+      <w:r w:rsidR="007948D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>edellyttä</w:t>
+      </w:r>
+      <w:r w:rsidR="007948D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00815EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ä lainsäädäntö</w:t>
+      </w:r>
+      <w:r w:rsidR="00815EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>muutoksia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja teknis</w:t>
+      </w:r>
+      <w:r w:rsidR="007948D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iä muutoksia valm</w:t>
+      </w:r>
+      <w:r w:rsidR="00815EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>istellaan parhaillaan</w:t>
+      </w:r>
+      <w:r w:rsidR="004B652E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00815EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7BBF08" w14:textId="6BFDFE0B" w:rsidR="00A574EB" w:rsidRPr="00E44046" w:rsidRDefault="00786E8C" w:rsidP="00A46550">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E44046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> viranomaisposti toimitetaan ensisijaisesti digitaalisesti kaikille, jotka asioivat sähköisesti. Viranomaisten sähköisiin asiointipalveluihin kirjautuvat täysi-ikäiset henkilöt saavat Suomi.fi-tunnistuksen yhteydessä Suomi.fi-viestit</w:t>
-[...239 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Lue lisää: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00E44046">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>https://dvv.fi/digi-ensin-hanke</w:t>
+          <w:t>dvv.fi/digi-ensin-hanke</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E44046">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A5D30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A574EB" w:rsidRPr="00E44046" w:rsidSect="00C669A9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="993" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03C430D6" w14:textId="77777777" w:rsidR="00E44046" w:rsidRDefault="00E44046" w:rsidP="00E44046">
+    <w:p w14:paraId="0931F243" w14:textId="77777777" w:rsidR="00512868" w:rsidRDefault="00512868" w:rsidP="00E44046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="008B2D62" w14:textId="77777777" w:rsidR="00E44046" w:rsidRDefault="00E44046" w:rsidP="00E44046">
+    <w:p w14:paraId="7843EFC2" w14:textId="77777777" w:rsidR="00512868" w:rsidRDefault="00512868" w:rsidP="00E44046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -2772,74 +3506,90 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B803791" w14:textId="77777777" w:rsidR="00E44046" w:rsidRDefault="00E44046" w:rsidP="00E44046">
+    <w:p w14:paraId="49566F83" w14:textId="77777777" w:rsidR="00512868" w:rsidRDefault="00512868" w:rsidP="00E44046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="025533AC" w14:textId="77777777" w:rsidR="00E44046" w:rsidRDefault="00E44046" w:rsidP="00E44046">
+    <w:p w14:paraId="7D020EE1" w14:textId="77777777" w:rsidR="00512868" w:rsidRDefault="00512868" w:rsidP="00E44046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12E166DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80FE07F2"/>
     <w:lvl w:ilvl="0" w:tplc="C01A52F2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2922,50 +3672,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12EE7725"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="3AE2613C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C40EF5FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="96DACE70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="132031B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E012A6FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D0B0A574">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C7966172">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F24CFB2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="590E0222">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="133C1D05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11706CC0"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3034,51 +3870,535 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20F818AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="A78E77D4">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8FEAADF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4F8C11F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FDC28DDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0EB6D60C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="25FEF988">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="99A4A84C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D96EEB36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="07BADCA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F866451"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BAA27620"/>
+    <w:lvl w:ilvl="0" w:tplc="040B000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="302EB8C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="6C64B9C2">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FB5A4A40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C86C070">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="23B64A26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="11FA2C08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="88361478">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BA76EF62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="143E0AA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F5D48CBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="389F0377"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="7B446B28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6F126660">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DEC4A7BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4456E374">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7BE69468">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="005C0980">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D84EA88E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DC1EE320">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E720341E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42C365EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="1AA0B8C4">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DA741020">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2124D570">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="ABEAD8E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9A346BDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9F96BBE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="24ECCBDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4F585940">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7A0821B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49A0449B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B6CAB46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3165,51 +4485,616 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B148270"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="B2CCAB52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E20EB226">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0BDE9A52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B46AF4CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1D582BC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6E4CB9F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="334EC622">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="99920F5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6860838A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62EC4444"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="35BCF6A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EFE6334"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="09EA97C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70511A6F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="87F8D94C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73263B47"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="81AE4DB8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="764D3C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E92CD398"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3278,51 +5163,163 @@
     <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ABF3787"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="657CB532"/>
+    <w:lvl w:ilvl="0" w:tplc="1E3C5188">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F037765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78E2D5BE"/>
     <w:lvl w:ilvl="0" w:tplc="594C2FE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C85039F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3419,265 +5416,771 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0D94613C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="801003261">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2138646043">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1672098184">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="466822840">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1824618626">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="234560446">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1313409636">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2021275737">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="787697849">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="891699821">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2067294208">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="184294035">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1339503431">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="301542521">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2010326274">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1755468517">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="258871995">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E1492B"/>
+    <w:rsid w:val="0000052C"/>
+    <w:rsid w:val="00001289"/>
     <w:rsid w:val="000029CE"/>
+    <w:rsid w:val="00003A9D"/>
     <w:rsid w:val="00004AFF"/>
+    <w:rsid w:val="000079AD"/>
     <w:rsid w:val="00022481"/>
+    <w:rsid w:val="00024C66"/>
+    <w:rsid w:val="00027A6D"/>
+    <w:rsid w:val="0003388C"/>
+    <w:rsid w:val="00041113"/>
+    <w:rsid w:val="00041868"/>
     <w:rsid w:val="0004550C"/>
+    <w:rsid w:val="00055BBC"/>
     <w:rsid w:val="00063064"/>
+    <w:rsid w:val="0006309D"/>
+    <w:rsid w:val="000633A8"/>
+    <w:rsid w:val="00081547"/>
     <w:rsid w:val="00082E7B"/>
+    <w:rsid w:val="00085055"/>
+    <w:rsid w:val="000908A5"/>
+    <w:rsid w:val="000A22AC"/>
+    <w:rsid w:val="000A34F3"/>
+    <w:rsid w:val="000B2F6D"/>
     <w:rsid w:val="000B38FB"/>
+    <w:rsid w:val="000C1C81"/>
+    <w:rsid w:val="000C2B3E"/>
     <w:rsid w:val="000D088C"/>
+    <w:rsid w:val="000D262B"/>
     <w:rsid w:val="000D45AE"/>
+    <w:rsid w:val="000D4D4E"/>
     <w:rsid w:val="000D53FC"/>
+    <w:rsid w:val="000D78DB"/>
     <w:rsid w:val="000D7DD6"/>
+    <w:rsid w:val="000E000D"/>
+    <w:rsid w:val="000E405E"/>
+    <w:rsid w:val="000E4157"/>
+    <w:rsid w:val="000E6740"/>
     <w:rsid w:val="000F0225"/>
     <w:rsid w:val="000F0E57"/>
+    <w:rsid w:val="000F22A1"/>
+    <w:rsid w:val="000F54F7"/>
+    <w:rsid w:val="000F7CF6"/>
+    <w:rsid w:val="0010336E"/>
+    <w:rsid w:val="00110416"/>
+    <w:rsid w:val="00113C23"/>
+    <w:rsid w:val="00113E12"/>
     <w:rsid w:val="0012111D"/>
     <w:rsid w:val="00121E17"/>
+    <w:rsid w:val="00123D00"/>
+    <w:rsid w:val="001315E3"/>
+    <w:rsid w:val="00133AF2"/>
+    <w:rsid w:val="00144CBE"/>
+    <w:rsid w:val="00147013"/>
     <w:rsid w:val="00147B44"/>
+    <w:rsid w:val="00154E32"/>
+    <w:rsid w:val="00156648"/>
     <w:rsid w:val="0016088D"/>
+    <w:rsid w:val="0016141D"/>
+    <w:rsid w:val="00164080"/>
+    <w:rsid w:val="0016445C"/>
+    <w:rsid w:val="00164FA9"/>
+    <w:rsid w:val="00165F0A"/>
+    <w:rsid w:val="0016644E"/>
     <w:rsid w:val="001666D7"/>
+    <w:rsid w:val="00167DBA"/>
     <w:rsid w:val="00181714"/>
+    <w:rsid w:val="00186064"/>
+    <w:rsid w:val="001926DC"/>
     <w:rsid w:val="00192E14"/>
+    <w:rsid w:val="00193809"/>
+    <w:rsid w:val="001974BE"/>
     <w:rsid w:val="001A5FC8"/>
+    <w:rsid w:val="001B7D46"/>
+    <w:rsid w:val="001C2AC0"/>
     <w:rsid w:val="001C6F9B"/>
+    <w:rsid w:val="001C76BF"/>
+    <w:rsid w:val="001C7895"/>
+    <w:rsid w:val="001D0C92"/>
     <w:rsid w:val="001D4B1E"/>
     <w:rsid w:val="001D6B8A"/>
     <w:rsid w:val="001E51D8"/>
+    <w:rsid w:val="001F021B"/>
+    <w:rsid w:val="001F721F"/>
     <w:rsid w:val="001F7498"/>
     <w:rsid w:val="00200B2E"/>
     <w:rsid w:val="00201799"/>
+    <w:rsid w:val="00202319"/>
+    <w:rsid w:val="00204E2C"/>
+    <w:rsid w:val="00205063"/>
+    <w:rsid w:val="0020558B"/>
+    <w:rsid w:val="002116F2"/>
+    <w:rsid w:val="00212063"/>
+    <w:rsid w:val="00213C31"/>
+    <w:rsid w:val="002266C2"/>
+    <w:rsid w:val="002355ED"/>
     <w:rsid w:val="00235D96"/>
+    <w:rsid w:val="00236B58"/>
+    <w:rsid w:val="0024689B"/>
     <w:rsid w:val="002536D1"/>
+    <w:rsid w:val="00255469"/>
     <w:rsid w:val="00256063"/>
+    <w:rsid w:val="00261CB8"/>
     <w:rsid w:val="00265B7C"/>
     <w:rsid w:val="00266418"/>
+    <w:rsid w:val="002710D3"/>
+    <w:rsid w:val="00273C5C"/>
     <w:rsid w:val="002743A3"/>
+    <w:rsid w:val="00280BDE"/>
     <w:rsid w:val="00291F4B"/>
+    <w:rsid w:val="002932FF"/>
     <w:rsid w:val="0029537F"/>
+    <w:rsid w:val="00295736"/>
+    <w:rsid w:val="002A5163"/>
     <w:rsid w:val="002A5D30"/>
+    <w:rsid w:val="002B3661"/>
+    <w:rsid w:val="002B48B5"/>
     <w:rsid w:val="002B4F42"/>
+    <w:rsid w:val="002B52F5"/>
     <w:rsid w:val="002C1979"/>
+    <w:rsid w:val="002C21AB"/>
+    <w:rsid w:val="002C363C"/>
+    <w:rsid w:val="002E3B16"/>
+    <w:rsid w:val="002E4486"/>
+    <w:rsid w:val="002E5ABD"/>
+    <w:rsid w:val="002F05FB"/>
     <w:rsid w:val="002F3613"/>
+    <w:rsid w:val="003111F3"/>
     <w:rsid w:val="00316BD5"/>
+    <w:rsid w:val="003175A3"/>
+    <w:rsid w:val="00321F86"/>
     <w:rsid w:val="003226F2"/>
+    <w:rsid w:val="00337004"/>
     <w:rsid w:val="0034314F"/>
+    <w:rsid w:val="00346012"/>
+    <w:rsid w:val="00347036"/>
+    <w:rsid w:val="00350519"/>
+    <w:rsid w:val="003706E8"/>
+    <w:rsid w:val="0037107F"/>
+    <w:rsid w:val="003749FE"/>
+    <w:rsid w:val="0038386C"/>
+    <w:rsid w:val="00393EBC"/>
+    <w:rsid w:val="00394B98"/>
+    <w:rsid w:val="00394BBB"/>
+    <w:rsid w:val="00397596"/>
+    <w:rsid w:val="003A1A04"/>
+    <w:rsid w:val="003B1661"/>
+    <w:rsid w:val="003B3A03"/>
     <w:rsid w:val="003C0111"/>
+    <w:rsid w:val="003C3E29"/>
+    <w:rsid w:val="003E1205"/>
+    <w:rsid w:val="003E4CBE"/>
+    <w:rsid w:val="003E4D3F"/>
     <w:rsid w:val="003E568D"/>
     <w:rsid w:val="003F531A"/>
     <w:rsid w:val="003F6BEF"/>
+    <w:rsid w:val="00401839"/>
+    <w:rsid w:val="0040643B"/>
+    <w:rsid w:val="004079FF"/>
+    <w:rsid w:val="00416314"/>
+    <w:rsid w:val="00417CDC"/>
+    <w:rsid w:val="00430D39"/>
+    <w:rsid w:val="0043305E"/>
     <w:rsid w:val="004341B5"/>
     <w:rsid w:val="00440B05"/>
+    <w:rsid w:val="00444D49"/>
     <w:rsid w:val="004547A3"/>
+    <w:rsid w:val="00460485"/>
     <w:rsid w:val="004647FD"/>
+    <w:rsid w:val="00467C40"/>
     <w:rsid w:val="00475AD5"/>
+    <w:rsid w:val="00481D3F"/>
+    <w:rsid w:val="004822B2"/>
+    <w:rsid w:val="00497B7C"/>
+    <w:rsid w:val="004B314A"/>
+    <w:rsid w:val="004B31A4"/>
+    <w:rsid w:val="004B652E"/>
     <w:rsid w:val="004C26D5"/>
     <w:rsid w:val="004C29E3"/>
+    <w:rsid w:val="004C33AE"/>
+    <w:rsid w:val="004C358C"/>
+    <w:rsid w:val="004C42AF"/>
+    <w:rsid w:val="004C76F0"/>
+    <w:rsid w:val="004D35CD"/>
+    <w:rsid w:val="004D6144"/>
     <w:rsid w:val="004E0D59"/>
+    <w:rsid w:val="004E5EC1"/>
     <w:rsid w:val="004F56CD"/>
+    <w:rsid w:val="004F5AFD"/>
+    <w:rsid w:val="004F7382"/>
     <w:rsid w:val="00506503"/>
+    <w:rsid w:val="00506F1E"/>
+    <w:rsid w:val="00511B28"/>
+    <w:rsid w:val="00512868"/>
+    <w:rsid w:val="00514C99"/>
+    <w:rsid w:val="00520594"/>
+    <w:rsid w:val="005219BA"/>
     <w:rsid w:val="00522352"/>
+    <w:rsid w:val="00527A69"/>
+    <w:rsid w:val="00530518"/>
+    <w:rsid w:val="00540959"/>
+    <w:rsid w:val="005427C5"/>
+    <w:rsid w:val="005453B3"/>
+    <w:rsid w:val="005453BD"/>
+    <w:rsid w:val="00557B81"/>
+    <w:rsid w:val="0056202F"/>
+    <w:rsid w:val="0056265A"/>
+    <w:rsid w:val="00574F85"/>
+    <w:rsid w:val="00582BB2"/>
+    <w:rsid w:val="00582E9E"/>
+    <w:rsid w:val="00591292"/>
     <w:rsid w:val="00594748"/>
+    <w:rsid w:val="0059493A"/>
+    <w:rsid w:val="005A31F1"/>
     <w:rsid w:val="005A3EFD"/>
+    <w:rsid w:val="005A4800"/>
+    <w:rsid w:val="005B065A"/>
+    <w:rsid w:val="005C6E79"/>
     <w:rsid w:val="005D56F0"/>
+    <w:rsid w:val="005D7647"/>
+    <w:rsid w:val="005E187C"/>
+    <w:rsid w:val="005E739F"/>
     <w:rsid w:val="005F3F50"/>
     <w:rsid w:val="005F789F"/>
+    <w:rsid w:val="006131A7"/>
+    <w:rsid w:val="0061405D"/>
+    <w:rsid w:val="0061555F"/>
+    <w:rsid w:val="006156E1"/>
     <w:rsid w:val="00615F3E"/>
+    <w:rsid w:val="006230E8"/>
     <w:rsid w:val="0062458F"/>
     <w:rsid w:val="00630E0D"/>
+    <w:rsid w:val="006319CA"/>
+    <w:rsid w:val="006331F2"/>
     <w:rsid w:val="0064231D"/>
+    <w:rsid w:val="00644C0B"/>
+    <w:rsid w:val="00651705"/>
+    <w:rsid w:val="00656CB2"/>
+    <w:rsid w:val="0065798F"/>
+    <w:rsid w:val="00663CD1"/>
+    <w:rsid w:val="00667852"/>
+    <w:rsid w:val="00682D51"/>
     <w:rsid w:val="00692B8C"/>
+    <w:rsid w:val="006A0D66"/>
+    <w:rsid w:val="006A113E"/>
+    <w:rsid w:val="006B240F"/>
+    <w:rsid w:val="006B51AD"/>
+    <w:rsid w:val="006B557E"/>
     <w:rsid w:val="006B56B3"/>
+    <w:rsid w:val="006C4ABD"/>
+    <w:rsid w:val="006C4D74"/>
     <w:rsid w:val="006D1DA9"/>
+    <w:rsid w:val="006D4E4C"/>
+    <w:rsid w:val="006E4531"/>
+    <w:rsid w:val="0070210A"/>
+    <w:rsid w:val="00704361"/>
+    <w:rsid w:val="007101BD"/>
+    <w:rsid w:val="00712CAB"/>
+    <w:rsid w:val="00713790"/>
     <w:rsid w:val="00713AB7"/>
+    <w:rsid w:val="00715EF3"/>
+    <w:rsid w:val="007227F6"/>
     <w:rsid w:val="00722FB9"/>
+    <w:rsid w:val="00724D28"/>
+    <w:rsid w:val="00733E13"/>
+    <w:rsid w:val="007352D0"/>
     <w:rsid w:val="00736526"/>
+    <w:rsid w:val="00742F42"/>
+    <w:rsid w:val="0074407C"/>
+    <w:rsid w:val="007461EE"/>
+    <w:rsid w:val="00747EDC"/>
+    <w:rsid w:val="00764E9D"/>
     <w:rsid w:val="007742AD"/>
+    <w:rsid w:val="00775FE5"/>
     <w:rsid w:val="00786E8C"/>
+    <w:rsid w:val="0079015F"/>
+    <w:rsid w:val="00793543"/>
+    <w:rsid w:val="007948D9"/>
+    <w:rsid w:val="00796BBB"/>
+    <w:rsid w:val="007978FE"/>
+    <w:rsid w:val="007979A8"/>
     <w:rsid w:val="007A0BF8"/>
     <w:rsid w:val="007B2DD1"/>
+    <w:rsid w:val="007B3A90"/>
     <w:rsid w:val="007C6A53"/>
+    <w:rsid w:val="007E660B"/>
+    <w:rsid w:val="007F006E"/>
+    <w:rsid w:val="007F4A46"/>
+    <w:rsid w:val="0080442A"/>
+    <w:rsid w:val="00810CA9"/>
+    <w:rsid w:val="00815EF7"/>
+    <w:rsid w:val="00816121"/>
     <w:rsid w:val="0081766D"/>
     <w:rsid w:val="00822A37"/>
+    <w:rsid w:val="00832135"/>
+    <w:rsid w:val="00833773"/>
+    <w:rsid w:val="00836BE1"/>
+    <w:rsid w:val="00836DC0"/>
+    <w:rsid w:val="00837B05"/>
     <w:rsid w:val="0084405F"/>
+    <w:rsid w:val="00844C04"/>
     <w:rsid w:val="00850050"/>
     <w:rsid w:val="00850378"/>
+    <w:rsid w:val="008628EE"/>
+    <w:rsid w:val="008636FF"/>
     <w:rsid w:val="008637FD"/>
     <w:rsid w:val="00865010"/>
+    <w:rsid w:val="0086626A"/>
+    <w:rsid w:val="00867F5A"/>
+    <w:rsid w:val="00873248"/>
+    <w:rsid w:val="0088251C"/>
+    <w:rsid w:val="00882FDD"/>
     <w:rsid w:val="00883877"/>
     <w:rsid w:val="00885192"/>
     <w:rsid w:val="008A0CC8"/>
+    <w:rsid w:val="008A2AB6"/>
     <w:rsid w:val="008A6897"/>
+    <w:rsid w:val="008B2AEB"/>
+    <w:rsid w:val="008B2FD4"/>
+    <w:rsid w:val="008B39DE"/>
+    <w:rsid w:val="008B65D2"/>
     <w:rsid w:val="008C6955"/>
+    <w:rsid w:val="008D09E4"/>
     <w:rsid w:val="008D5325"/>
+    <w:rsid w:val="008D5C3D"/>
+    <w:rsid w:val="008D7DFE"/>
+    <w:rsid w:val="008E0079"/>
+    <w:rsid w:val="008E11B9"/>
+    <w:rsid w:val="008E22A4"/>
+    <w:rsid w:val="008F394D"/>
+    <w:rsid w:val="00905837"/>
+    <w:rsid w:val="009062FB"/>
+    <w:rsid w:val="009067D9"/>
+    <w:rsid w:val="00907061"/>
+    <w:rsid w:val="00913103"/>
+    <w:rsid w:val="00915763"/>
+    <w:rsid w:val="009158B7"/>
     <w:rsid w:val="00923C4D"/>
+    <w:rsid w:val="00926051"/>
     <w:rsid w:val="00934629"/>
     <w:rsid w:val="009401DA"/>
+    <w:rsid w:val="00940306"/>
+    <w:rsid w:val="00944041"/>
     <w:rsid w:val="00954901"/>
+    <w:rsid w:val="00960504"/>
+    <w:rsid w:val="00964BE1"/>
     <w:rsid w:val="00966A73"/>
+    <w:rsid w:val="009706E0"/>
+    <w:rsid w:val="00976D08"/>
+    <w:rsid w:val="00982049"/>
     <w:rsid w:val="009831E2"/>
+    <w:rsid w:val="00983B02"/>
+    <w:rsid w:val="00994A87"/>
+    <w:rsid w:val="009B41A6"/>
     <w:rsid w:val="009D5842"/>
+    <w:rsid w:val="009D638A"/>
+    <w:rsid w:val="009D7C37"/>
+    <w:rsid w:val="009E3D96"/>
+    <w:rsid w:val="009E7A59"/>
+    <w:rsid w:val="009F19E0"/>
+    <w:rsid w:val="009F54A4"/>
+    <w:rsid w:val="009F7209"/>
+    <w:rsid w:val="00A01BB6"/>
+    <w:rsid w:val="00A03371"/>
+    <w:rsid w:val="00A0696D"/>
+    <w:rsid w:val="00A15B36"/>
     <w:rsid w:val="00A169F8"/>
+    <w:rsid w:val="00A3175C"/>
     <w:rsid w:val="00A343E9"/>
+    <w:rsid w:val="00A35120"/>
+    <w:rsid w:val="00A35476"/>
+    <w:rsid w:val="00A43AED"/>
+    <w:rsid w:val="00A45A4F"/>
+    <w:rsid w:val="00A46550"/>
+    <w:rsid w:val="00A5338C"/>
+    <w:rsid w:val="00A54D7B"/>
     <w:rsid w:val="00A5554C"/>
     <w:rsid w:val="00A574EB"/>
+    <w:rsid w:val="00A61D28"/>
+    <w:rsid w:val="00A62CA3"/>
+    <w:rsid w:val="00A63168"/>
+    <w:rsid w:val="00A647D1"/>
+    <w:rsid w:val="00A727F2"/>
+    <w:rsid w:val="00A77B74"/>
     <w:rsid w:val="00A838CE"/>
+    <w:rsid w:val="00A8517B"/>
+    <w:rsid w:val="00A851A9"/>
+    <w:rsid w:val="00AA2091"/>
+    <w:rsid w:val="00AA5177"/>
+    <w:rsid w:val="00AA6C89"/>
+    <w:rsid w:val="00AC1C60"/>
+    <w:rsid w:val="00AD03E2"/>
+    <w:rsid w:val="00AD3F2D"/>
     <w:rsid w:val="00AE1BBA"/>
+    <w:rsid w:val="00AE3929"/>
+    <w:rsid w:val="00AE4CEA"/>
+    <w:rsid w:val="00AF1098"/>
+    <w:rsid w:val="00AF6569"/>
+    <w:rsid w:val="00B050A1"/>
+    <w:rsid w:val="00B06C74"/>
+    <w:rsid w:val="00B10097"/>
+    <w:rsid w:val="00B1025C"/>
+    <w:rsid w:val="00B105F6"/>
+    <w:rsid w:val="00B1154B"/>
+    <w:rsid w:val="00B14106"/>
+    <w:rsid w:val="00B16F17"/>
+    <w:rsid w:val="00B2189F"/>
     <w:rsid w:val="00B23A32"/>
+    <w:rsid w:val="00B3007B"/>
+    <w:rsid w:val="00B30EE1"/>
+    <w:rsid w:val="00B51145"/>
     <w:rsid w:val="00B53BC6"/>
+    <w:rsid w:val="00B60520"/>
     <w:rsid w:val="00B721EF"/>
+    <w:rsid w:val="00B77FBF"/>
+    <w:rsid w:val="00B86E7B"/>
     <w:rsid w:val="00BA1C47"/>
+    <w:rsid w:val="00BA377C"/>
+    <w:rsid w:val="00BA5D90"/>
+    <w:rsid w:val="00BA6EAA"/>
+    <w:rsid w:val="00BB3BB2"/>
     <w:rsid w:val="00BC1607"/>
+    <w:rsid w:val="00BC7DA5"/>
     <w:rsid w:val="00BD4878"/>
     <w:rsid w:val="00BE1B2A"/>
     <w:rsid w:val="00BE517C"/>
+    <w:rsid w:val="00BE55A5"/>
+    <w:rsid w:val="00BF300E"/>
+    <w:rsid w:val="00BF3A07"/>
+    <w:rsid w:val="00BF44FC"/>
+    <w:rsid w:val="00C00207"/>
     <w:rsid w:val="00C00CB2"/>
+    <w:rsid w:val="00C115D8"/>
+    <w:rsid w:val="00C16ABA"/>
+    <w:rsid w:val="00C21FE7"/>
+    <w:rsid w:val="00C264F8"/>
+    <w:rsid w:val="00C277D2"/>
+    <w:rsid w:val="00C300F5"/>
+    <w:rsid w:val="00C3032E"/>
+    <w:rsid w:val="00C331C8"/>
+    <w:rsid w:val="00C408F2"/>
+    <w:rsid w:val="00C4125F"/>
+    <w:rsid w:val="00C4242E"/>
+    <w:rsid w:val="00C42D6D"/>
+    <w:rsid w:val="00C44613"/>
+    <w:rsid w:val="00C464C5"/>
+    <w:rsid w:val="00C50F39"/>
+    <w:rsid w:val="00C60B83"/>
+    <w:rsid w:val="00C64294"/>
+    <w:rsid w:val="00C64DAF"/>
+    <w:rsid w:val="00C65379"/>
     <w:rsid w:val="00C669A9"/>
+    <w:rsid w:val="00C738B1"/>
+    <w:rsid w:val="00C8634D"/>
+    <w:rsid w:val="00C912AD"/>
+    <w:rsid w:val="00C94BCE"/>
+    <w:rsid w:val="00C95482"/>
+    <w:rsid w:val="00C95980"/>
+    <w:rsid w:val="00C95A63"/>
+    <w:rsid w:val="00CA1ACC"/>
+    <w:rsid w:val="00CA5F19"/>
     <w:rsid w:val="00CB0DEE"/>
+    <w:rsid w:val="00CC1300"/>
+    <w:rsid w:val="00CC2B3F"/>
+    <w:rsid w:val="00CC34B0"/>
+    <w:rsid w:val="00CC3A6B"/>
     <w:rsid w:val="00CF6816"/>
+    <w:rsid w:val="00D03078"/>
+    <w:rsid w:val="00D10572"/>
+    <w:rsid w:val="00D14652"/>
     <w:rsid w:val="00D228C1"/>
+    <w:rsid w:val="00D23373"/>
+    <w:rsid w:val="00D2464C"/>
+    <w:rsid w:val="00D512A1"/>
     <w:rsid w:val="00D558F8"/>
     <w:rsid w:val="00D601F9"/>
+    <w:rsid w:val="00D65F27"/>
+    <w:rsid w:val="00D93636"/>
+    <w:rsid w:val="00D95A3B"/>
+    <w:rsid w:val="00D96E27"/>
+    <w:rsid w:val="00DA0FEF"/>
+    <w:rsid w:val="00DA20C7"/>
+    <w:rsid w:val="00DB0C6B"/>
+    <w:rsid w:val="00DB2397"/>
+    <w:rsid w:val="00DB5ED7"/>
+    <w:rsid w:val="00DB649E"/>
+    <w:rsid w:val="00DB6C95"/>
+    <w:rsid w:val="00DB6CE2"/>
+    <w:rsid w:val="00DC0327"/>
     <w:rsid w:val="00DC2FF1"/>
+    <w:rsid w:val="00DC32DA"/>
+    <w:rsid w:val="00DC5442"/>
+    <w:rsid w:val="00DC5FD4"/>
+    <w:rsid w:val="00DD2A2D"/>
+    <w:rsid w:val="00DD3B9D"/>
+    <w:rsid w:val="00DD525E"/>
+    <w:rsid w:val="00DD5B00"/>
+    <w:rsid w:val="00DE1C24"/>
     <w:rsid w:val="00DE4FD7"/>
+    <w:rsid w:val="00DE604C"/>
     <w:rsid w:val="00E03022"/>
+    <w:rsid w:val="00E046F5"/>
+    <w:rsid w:val="00E136A5"/>
+    <w:rsid w:val="00E139CC"/>
     <w:rsid w:val="00E1492B"/>
+    <w:rsid w:val="00E169E7"/>
+    <w:rsid w:val="00E221A8"/>
+    <w:rsid w:val="00E26C18"/>
+    <w:rsid w:val="00E33D63"/>
+    <w:rsid w:val="00E428F5"/>
+    <w:rsid w:val="00E42C77"/>
     <w:rsid w:val="00E44046"/>
+    <w:rsid w:val="00E45717"/>
+    <w:rsid w:val="00E512E9"/>
+    <w:rsid w:val="00E60569"/>
     <w:rsid w:val="00E7002F"/>
+    <w:rsid w:val="00E73D09"/>
     <w:rsid w:val="00E743BC"/>
+    <w:rsid w:val="00E75E5D"/>
+    <w:rsid w:val="00E822C0"/>
     <w:rsid w:val="00E90D8E"/>
+    <w:rsid w:val="00E96CC7"/>
+    <w:rsid w:val="00EA4091"/>
+    <w:rsid w:val="00EA6CDD"/>
     <w:rsid w:val="00EB16A0"/>
+    <w:rsid w:val="00EB7984"/>
+    <w:rsid w:val="00EC1069"/>
+    <w:rsid w:val="00ED149F"/>
     <w:rsid w:val="00ED2E07"/>
     <w:rsid w:val="00EE505D"/>
+    <w:rsid w:val="00EE6A2E"/>
+    <w:rsid w:val="00EF00DE"/>
+    <w:rsid w:val="00EF0B6A"/>
+    <w:rsid w:val="00EF18DB"/>
+    <w:rsid w:val="00EF4EA4"/>
+    <w:rsid w:val="00EF5D07"/>
+    <w:rsid w:val="00F0711C"/>
+    <w:rsid w:val="00F10BE4"/>
     <w:rsid w:val="00F16F6B"/>
+    <w:rsid w:val="00F22BC6"/>
+    <w:rsid w:val="00F230DD"/>
+    <w:rsid w:val="00F24706"/>
+    <w:rsid w:val="00F30BB4"/>
+    <w:rsid w:val="00F354FC"/>
     <w:rsid w:val="00F36B3E"/>
+    <w:rsid w:val="00F40E22"/>
+    <w:rsid w:val="00F474B5"/>
+    <w:rsid w:val="00F474C9"/>
+    <w:rsid w:val="00F60C98"/>
+    <w:rsid w:val="00F61575"/>
     <w:rsid w:val="00F62654"/>
+    <w:rsid w:val="00F66E78"/>
     <w:rsid w:val="00F76D06"/>
+    <w:rsid w:val="00F77B98"/>
+    <w:rsid w:val="00F819AB"/>
     <w:rsid w:val="00F83A1B"/>
+    <w:rsid w:val="00F91D6D"/>
+    <w:rsid w:val="00F95040"/>
+    <w:rsid w:val="00FA076D"/>
     <w:rsid w:val="00FA169A"/>
     <w:rsid w:val="00FA3439"/>
     <w:rsid w:val="00FA48DE"/>
+    <w:rsid w:val="00FA72DD"/>
+    <w:rsid w:val="00FA7FEC"/>
     <w:rsid w:val="00FB00E9"/>
+    <w:rsid w:val="00FB215E"/>
+    <w:rsid w:val="00FC207D"/>
+    <w:rsid w:val="00FC3753"/>
+    <w:rsid w:val="00FC5A5E"/>
+    <w:rsid w:val="00FC6B08"/>
+    <w:rsid w:val="00FC7F41"/>
+    <w:rsid w:val="00FD488F"/>
+    <w:rsid w:val="00FD4A81"/>
+    <w:rsid w:val="00FE39FC"/>
+    <w:rsid w:val="00FE5E4C"/>
+    <w:rsid w:val="00FF28CC"/>
     <w:rsid w:val="00FF60F3"/>
+    <w:rsid w:val="03CCAFA5"/>
+    <w:rsid w:val="05CCE1EA"/>
+    <w:rsid w:val="088CE17B"/>
     <w:rsid w:val="09E80BA6"/>
+    <w:rsid w:val="0A5137D1"/>
+    <w:rsid w:val="15C6F19F"/>
+    <w:rsid w:val="17D60712"/>
+    <w:rsid w:val="1A19484B"/>
+    <w:rsid w:val="1A3ACF7C"/>
+    <w:rsid w:val="1B0FCF19"/>
+    <w:rsid w:val="1B3853AA"/>
+    <w:rsid w:val="1CE29DDF"/>
+    <w:rsid w:val="1D657D32"/>
+    <w:rsid w:val="2204F212"/>
+    <w:rsid w:val="22419EB1"/>
+    <w:rsid w:val="26B46DCF"/>
+    <w:rsid w:val="2D70ED1E"/>
+    <w:rsid w:val="2D9000B0"/>
     <w:rsid w:val="3137BD97"/>
     <w:rsid w:val="352649B9"/>
+    <w:rsid w:val="35C8D1A6"/>
+    <w:rsid w:val="3F28B22F"/>
+    <w:rsid w:val="3F6AF346"/>
+    <w:rsid w:val="419E8B3B"/>
+    <w:rsid w:val="422FE8FB"/>
+    <w:rsid w:val="44E6B6F5"/>
+    <w:rsid w:val="49AF4478"/>
+    <w:rsid w:val="49C17612"/>
+    <w:rsid w:val="4AD45B12"/>
+    <w:rsid w:val="4FA49835"/>
+    <w:rsid w:val="50F56E28"/>
+    <w:rsid w:val="52A8D65D"/>
+    <w:rsid w:val="533C2FE9"/>
+    <w:rsid w:val="5D983725"/>
+    <w:rsid w:val="5E152257"/>
+    <w:rsid w:val="658210CF"/>
+    <w:rsid w:val="68859E70"/>
     <w:rsid w:val="69AE150F"/>
     <w:rsid w:val="7C77E00A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="fi-FI"/>
+  <w:themeFontLang w:val="fi-FI" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6DE0D76C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7CEF66AD-7D32-4EC0-A7B0-0FF762E93B36}"/>
+  <w15:docId w15:val="{62045306-39BB-434C-AC6D-79DCBD735ABB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4263,320 +6766,149 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko1Char">
-[...117 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Otsikko">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="OtsikkoChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00E1492B"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...12 lines deleted...]
-    <w:rsid w:val="00E1492B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Alaotsikko">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="AlaotsikkoChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00E1492B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AlaotsikkoChar">
-[...12 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Lainaus">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="LainausChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00E1492B"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...10 lines deleted...]
-    <w:rsid w:val="00E1492B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Luettelokappale">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E1492B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voimakaskorostus">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00E1492B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Erottuvalainaus">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normaali"/>
     <w:next w:val="Normaali"/>
     <w:link w:val="ErottuvalainausChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00E1492B"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...10 lines deleted...]
-    <w:rsid w:val="00E1492B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Erottuvaviittaus">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00E1492B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlinkki">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
@@ -4591,162 +6923,369 @@
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E1492B"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentinteksti">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="KommentintekstiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E1492B"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentintekstiChar">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Muutos">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005F3F50"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentinotsikko">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentinteksti"/>
     <w:next w:val="Kommentinteksti"/>
     <w:link w:val="KommentinotsikkoChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00954901"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...12 lines deleted...]
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ratkaisematonmaininta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00200B2E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Yltunniste">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="YltunnisteChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E44046"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="YltunnisteChar">
-[...5 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Alatunniste">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normaali"/>
     <w:link w:val="AlatunnisteChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E44046"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko1Char">
+    <w:name w:val="Otsikko 1 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="088CE17B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko2Char">
+    <w:name w:val="Otsikko 2 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="088CE17B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko3Char">
+    <w:name w:val="Otsikko 3 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="088CE17B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko4Char">
+    <w:name w:val="Otsikko 4 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="088CE17B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko5Char">
+    <w:name w:val="Otsikko 5 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="088CE17B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko6Char">
+    <w:name w:val="Otsikko 6 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="088CE17B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko7Char">
+    <w:name w:val="Otsikko 7 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="088CE17B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko8Char">
+    <w:name w:val="Otsikko 8 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="088CE17B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko9Char">
+    <w:name w:val="Otsikko 9 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="088CE17B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OtsikkoChar">
+    <w:name w:val="Otsikko Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="088CE17B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlaotsikkoChar">
+    <w:name w:val="Alaotsikko Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Alaotsikko"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="088CE17B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LainausChar">
+    <w:name w:val="Lainaus Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Lainaus"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="088CE17B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ErottuvalainausChar">
+    <w:name w:val="Erottuva lainaus Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Erottuvalainaus"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="088CE17B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AlatunnisteChar">
     <w:name w:val="Alatunniste Char"/>
     <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Alatunniste"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E44046"/>
+    <w:rsid w:val="088CE17B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentinotsikkoChar">
+    <w:name w:val="Kommentin otsikko Char"/>
+    <w:basedOn w:val="KommentintekstiChar"/>
+    <w:link w:val="Kommentinotsikko"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="088CE17B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentintekstiChar">
+    <w:name w:val="Kommentin teksti Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Kommentinteksti"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="088CE17B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="YltunnisteChar">
+    <w:name w:val="Ylätunniste Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Yltunniste"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="088CE17B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="673075326">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="974018487">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="997730789">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1176923754">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1459757525">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -4755,156 +7294,195 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1734111115">
           <w:marLeft w:val="446"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="60"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1635058924">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1737973595">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1829709154">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1859193749">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1918321321">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2020691489">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2120222272">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/ohjeet-ja-tuki/tunnistus/mika-on-suomifi-tunnistus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/ohjeet-ja-tuki/viestit" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suomi.fi/fi/viestit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suomi.fi/viestit" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suomi.fi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suomi.fi/viestit" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/ohjeet-ja-tuki/viestit/viestien-kaytto/viestien-kayton-lopettaminen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dvv.fi/digi-ensin-hanke" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/ohjeet-ja-tuki/viestit/suomifi-viesteja-kayttavat-organisaatiot-ja-palvelut" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suomi.fi/viestit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/ohjeet-ja-tuki/viestit/viestien-kaytto/viestien-kayton-lopettaminen" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/ohjeet-ja-tuki/viestit" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suomi.fi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suomi.fi/ohjeet-ja-tuki/viestit/suomifi-viesteja-kayttavat-organisaatiot-ja-palvelut" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="suomi.fi/ohjeet-ja-tuki/tunnistus/mika-on-suomifi-tunnistus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suomi.fi/viestit" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dreambroker.com/channel/vyve3x7x/dt4ebhol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dreambroker.com/channel/vyve3x7x/dt4ebhol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suomi.fi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="suomi.fi/fi/viestit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dvv.fi/digi-ensin-hanke" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-teema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Aptos Display"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4912,51 +7490,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Aptos"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5125,65 +7703,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100FC273FBDB1AAC448BDBB3CA1302F22C6" ma:contentTypeVersion="3" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="f3f7e1d45d6b2b594da14095fd18003d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ebb82943-49da-4504-a2f3-a33fb2eb95f1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8f194172f508ad1cee8f4c80405fd51a" ns2:_="">
     <xsd:import namespace="ebb82943-49da-4504-a2f3-a33fb2eb95f1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ebb82943-49da-4504-a2f3-a33fb2eb95f1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Jaettu" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
@@ -5279,129 +7842,270 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7307291D-C2A9-4086-BBEF-D3C84D15EDB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ebb82943-49da-4504-a2f3-a33fb2eb95f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5174EA9C-09D2-4411-B31C-73E4BDEC28F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8459E938-D6C4-4C41-A32D-CA9E27066F62}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{aa215772-83bf-4788-8065-52456fa26027}" enabled="0" method="" siteId="{aa215772-83bf-4788-8065-52456fa26027}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1017</Words>
-  <Characters>8244</Characters>
+  <Words>928</Words>
+  <Characters>7520</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>8432</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="48" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Otsikko</vt:lpstr>
+        <vt:i4>3014757</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://dvv.fi/digi-ensin-hanke</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864377</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.suomi.fi/ohjeet-ja-tuki/viestit</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6094863</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://suomi.fi/viestit</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5111891</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://suomi.fi/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6094921</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.suomi.fi/ohjeet-ja-tuki/viestit/viestien-kaytto/viestien-kayton-lopettaminen</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6225929</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.suomi.fi/ohjeet-ja-tuki/viestit/suomifi-viesteja-kayttavat-organisaatiot-ja-palvelut</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7667764</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>suomi.fi/ohjeet-ja-tuki/tunnistus/mika-on-suomifi-tunnistus</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>suomi.fi/fi/viestit</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
-  </HeadingPairs>
-[...8 lines deleted...]
-  <SharedDoc>false</SharedDoc>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Railotie Päivi (DVV)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FC273FBDB1AAC448BDBB3CA1302F22C6</vt:lpwstr>
   </property>
 </Properties>