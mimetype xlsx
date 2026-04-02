--- v0 (2026-02-02)
+++ v1 (2026-04-02)
@@ -2,109 +2,110 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dvvfi-my.sharepoint.com/personal/outi_oksala_dvv_fi/Documents/Tilintarkastus/EV palkkiolaskelma/Laskurit 2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dvvfi-my.sharepoint.com/personal/johanna_terho_dvv_fi/Documents/Työkansio_2025_05_22__1142/EXT lomakkeet tuotannossa/ev-palkkiot/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="41" documentId="8_{C95CED3A-009F-4BF9-A14F-E9C81866724A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5A05F91E-8C72-4B49-9281-DF40BF504013}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{90971A15-6B14-4BDF-BB70-732D32960F66}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="TUzqGiW7mhpsODXIGDq2x6xA/w7DpTboFoRheABPtgfJ0yt5GY8cuPE5fGrHkl/EY/x36WHysrmiZzHN+0J5mg==" workbookSaltValue="pTPYasOlk42uxLRK1Gi3gw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="9810" yWindow="200" windowWidth="11150" windowHeight="10060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lomake" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Lomake!$A$1:$K$102</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H49" i="2" l="1"/>
-[...1 lines deleted...]
-  <c r="K46" i="2"/>
+  <c r="K46" i="2" l="1"/>
   <c r="K45" i="2"/>
   <c r="K44" i="2"/>
   <c r="K41" i="2"/>
   <c r="K40" i="2"/>
   <c r="F19" i="2" l="1"/>
   <c r="H19" i="2" s="1"/>
   <c r="H20" i="2" s="1"/>
+  <c r="F35" i="2" s="1"/>
   <c r="F27" i="2"/>
-  <c r="H27" i="2"/>
+  <c r="H27" i="2" s="1"/>
   <c r="D57" i="2"/>
   <c r="G19" i="2"/>
   <c r="I52" i="2"/>
   <c r="J52" i="2"/>
   <c r="I54" i="2"/>
   <c r="J54" i="2"/>
   <c r="J57" i="2"/>
   <c r="I57" i="2"/>
-  <c r="H54" i="2" l="1"/>
-  <c r="F35" i="2"/>
+  <c r="H49" i="2" l="1"/>
+  <c r="F49" i="2"/>
+  <c r="H54" i="2"/>
+  <c r="F54" i="2"/>
   <c r="H35" i="2"/>
-  <c r="F54" i="2"/>
-  <c r="H52" i="2"/>
+  <c r="H52" i="2" s="1"/>
   <c r="H57" i="2" l="1"/>
   <c r="H65" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>O922045</author>
     <author>NN</author>
   </authors>
   <commentList>
     <comment ref="D8" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>kommentti:</t>
         </r>
         <r>
@@ -213,101 +214,101 @@
           </rPr>
           <t>Holh TL 44 4 4 mom. Varallisuuden käypä arvo vähennettynä päämiehen veloilla. Varallisuutta määriteltäessä ei oteta huomioon päämiehen henkilökohtaisessa käytössä olevaa asuntoa ja siihen kohdistuvaa velkaa.</t>
         </r>
       </text>
     </comment>
     <comment ref="B35" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000006000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
           </rPr>
           <t xml:space="preserve">Kommentti:
 </t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
           </rPr>
-          <t>Palkkioasetus 2 §: Perusmaksu on 520 euroa . Perusmaksu on kuitenkin 330 euroa, jos  päämiehen vuositulo on 15 000 euroa tai pienempi ja varallisuus alle  21 467,52 euroa.</t>
+          <t>Palkkioasetus 2 §: Perusmaksu on 520 euroa . Perusmaksu on kuitenkin 330 euroa, jos  päämiehen vuositulo on 15 000 euroa tai pienempi ja varallisuus alle  20 930,82 euroa.</t>
         </r>
       </text>
     </comment>
     <comment ref="C49" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000007000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
           </rPr>
           <t xml:space="preserve">Kommentti:
 </t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
           </rPr>
-          <t>Palkkioasetus 4 § 3 mom.Omaisuuden hoitamisesta peritty maksu on 2% varallisuuden käyvästä arvosta, josta vähennetty velat ja 21 467,52 euroa. Varallisuutta määriteltäessä ei oteta huomioon päämiehen henkilökohtaisessa käytössä olevaa asuntoa ja siihen kohdistuvaa velkaa</t>
+          <t>Palkkioasetus 4 § 3 mom.Omaisuuden hoitamisesta peritty maksu on 2% varallisuuden käyvästä arvosta, josta vähennetty velat ja 20 930,82 euroa. Varallisuutta määriteltäessä ei oteta huomioon päämiehen henkilökohtaisessa käytössä olevaa asuntoa ja siihen kohdistuvaa velkaa</t>
         </r>
       </text>
     </comment>
     <comment ref="B54" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000008000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
           </rPr>
           <t xml:space="preserve">Kommentti:
 </t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
           </rPr>
           <t xml:space="preserve">Palkkioasetus 5 §: Perusmaksu ja lisämaksu voivat olla yhteensä korkeintaan 19 % laskennallisesta vuositulosta. 
-Laskennallinen vuositulo saadaan laskemalla yhteen kohdan 2.2.3. tarkoittama euromäärä ja kohdan 1.1. tarkoittama vuositulo, josta on vähennetty 7 155,84 euroa.
-Palkkiota ei saa holhoustoimilain 44 §:n nojalla periä lainkaan, jos tulot ovat vuodessa 7 155,84 euroa tai vähemmän ja varallisuus on 21 467,52 euroa tai vähemmän. </t>
+Laskennallinen vuositulo saadaan laskemalla yhteen kohdan 2.2.3. tarkoittama euromäärä ja kohdan 1.1. tarkoittama vuositulo, josta on vähennetty 6 976,94 euroa.
+Palkkiota ei saa holhoustoimilain 44 §:n nojalla periä lainkaan, jos tulot ovat vuodessa 6 976,94 euroa tai vähemmän ja varallisuus on 20 930,82 euroa tai vähemmän. </t>
         </r>
       </text>
     </comment>
     <comment ref="A57" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000009000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
           </rPr>
           <t xml:space="preserve">Kommentti:
 </t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
           </rPr>
           <t xml:space="preserve">pienempi kohdasta 2.3 tai 2.4.) </t>
         </r>
@@ -505,72 +506,72 @@
   <si>
     <t xml:space="preserve"> - Tulonhankkimismenot (vastike)</t>
   </si>
   <si>
     <t xml:space="preserve"> - Ennakonpidätys (verot)</t>
   </si>
   <si>
     <t>Korko- ja osinko tulot (netto)</t>
   </si>
   <si>
     <t>Omaisuus (pl asunnon arvo)</t>
   </si>
   <si>
     <t>Holh TL 44 § 4 mom. Varallisuuden käypä arvo vähennettynä päämiehen veloilla. Varallisuutta määriteltäessä ei oteta huomioon päämiehen henkilökohtaisessa käytössä olevaa asuntoa ja siihen kohdistuvaa velkaa.</t>
   </si>
   <si>
     <t>2.2.1. Edunvalvonnan aloittamisesta perittävä maksu 240 euroa</t>
   </si>
   <si>
     <t>2.2.2. DVV:n lupaa edellyttävästä tai vastaavasta toimenpiteestä 240 euroa</t>
   </si>
   <si>
     <t>Perusmaksu  (520 tai 330 euroa)</t>
   </si>
   <si>
+    <t>jos päämiehelle tuleva osuus on 20 000 euroa tai alle, maksu 240 euroa</t>
+  </si>
+  <si>
+    <t>jos päämiehelle tuleva osuus on yli 20 000 euroa, maksu 400 euroa</t>
+  </si>
+  <si>
+    <t>jos päämiehelle tuleva osuus on yli 100 000 euroa, maksu 750 euroa</t>
+  </si>
+  <si>
+    <t>Palkkioasetus 2 §: Perusmaksu on 520 euroa. Perusmaksu on kuitenkin 330 euroa, jos päämiehen vuositulo on 15 000 euroa tai pienempi ja varallisuus alle 20 930,82 euroa.</t>
+  </si>
+  <si>
+    <t>Palkkioasetus 4 § 3 mom. Omaisuuden hoitamisesta peritty maksu on 2% varallisuuden käyvästä arvosta, josta on vähennetty velat ja 20 930,82 euroa. Varallisuutta määriteltäessä ei oteta huomioon päämiehen henkilökohtaisessa käytössä olevaa asuntoa ja siihen kohdistuvaa velkaa.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Palkkioasetus 5 §: Perusmaksu ja lisämaksu voivat olla yhteensä korkeintaan 19 % laskennallisesta vuositulosta. 
+Laskennallinen vuositulo saadaan laskemalla yhteen kohdan 2.2.3. tarkoittama euromäärä ja kohdan 1.1. tarkoittama vuositulo, josta on vähennetty 6 976,94 euroa.
+Palkkiota ei saa holhoustoimilain 44 §:n nojalla periä lainkaan, jos tulot ovat vuodessa 6 976,94 euroa tai vähemmän ja varallisuus on 20 930,82 euroa tai vähemmän. 
+</t>
+  </si>
+  <si>
     <t>Edunvalvojan palkkio- ja kululasku 2026</t>
-  </si>
-[...19 lines deleted...]
-    <t>jos päämiehelle tuleva osuus on yli 100 000 euroa, maksu 750 euroa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
     <numFmt numFmtId="165" formatCode="d\.m\.yyyy;@"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -1349,492 +1350,492 @@
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O135"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D4" sqref="D4:F4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.5546875" customWidth="1"/>
-    <col min="2" max="2" width="12.77734375" customWidth="1"/>
+    <col min="1" max="1" width="9.54296875" customWidth="1"/>
+    <col min="2" max="2" width="12.81640625" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
-    <col min="4" max="4" width="9.6640625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="14" width="10.88671875" customWidth="1"/>
+    <col min="4" max="4" width="9.6328125" customWidth="1"/>
+    <col min="5" max="5" width="25.6328125" customWidth="1"/>
+    <col min="6" max="6" width="13.90625" customWidth="1"/>
+    <col min="7" max="7" width="13.08984375" customWidth="1"/>
+    <col min="8" max="8" width="5.6328125" customWidth="1"/>
+    <col min="9" max="9" width="2.54296875" customWidth="1"/>
+    <col min="10" max="10" width="4.453125" customWidth="1"/>
+    <col min="11" max="11" width="7.08984375" style="27" customWidth="1"/>
+    <col min="14" max="14" width="10.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B1" s="1"/>
       <c r="G1" s="58">
-        <v>46007</v>
+        <v>46076</v>
       </c>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="59" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="27"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="19"/>
       <c r="B3" s="19"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
     </row>
-    <row r="4" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B4" s="19"/>
       <c r="D4" s="67"/>
       <c r="E4" s="67"/>
       <c r="F4" s="67"/>
       <c r="G4" s="57" t="s">
         <v>23</v>
       </c>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
-    <row r="5" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A5" s="19" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="19"/>
       <c r="D5" s="67"/>
       <c r="E5" s="67"/>
       <c r="F5" s="67"/>
       <c r="G5" s="7"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A6" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="19"/>
       <c r="D6" s="67"/>
       <c r="E6" s="67"/>
       <c r="F6" s="67"/>
       <c r="G6" s="7"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:14" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="G7" s="3"/>
     </row>
-    <row r="8" spans="1:14" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="1"/>
       <c r="D8" s="45">
         <v>5</v>
       </c>
       <c r="E8" s="46" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="18"/>
       <c r="G8" s="21"/>
     </row>
-    <row r="9" spans="1:14" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:14" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A9" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="48"/>
       <c r="C9" s="5"/>
       <c r="D9" s="7"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="28"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" s="6"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="K10" s="29"/>
       <c r="L10" s="7"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="6"/>
       <c r="B11" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="K11" s="29"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
     </row>
-    <row r="12" spans="1:14" ht="12.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14" ht="12.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="6"/>
       <c r="B12" s="7"/>
       <c r="C12" s="22"/>
       <c r="D12" s="24" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="24"/>
       <c r="F12" s="40">
         <v>4500</v>
       </c>
       <c r="G12" s="23"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="29"/>
     </row>
-    <row r="13" spans="1:14" ht="12.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14" ht="12.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="6"/>
       <c r="B13" s="7"/>
       <c r="C13" s="22"/>
       <c r="D13" s="24" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="24"/>
       <c r="F13" s="41"/>
       <c r="G13" s="23"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="29"/>
     </row>
-    <row r="14" spans="1:14" ht="12.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" ht="12.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="6"/>
       <c r="B14" s="7"/>
       <c r="C14" s="22"/>
       <c r="D14" s="24" t="s">
         <v>61</v>
       </c>
       <c r="E14" s="24"/>
       <c r="F14" s="41"/>
       <c r="G14" s="23"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="29"/>
     </row>
-    <row r="15" spans="1:14" ht="12.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" ht="12.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="6"/>
       <c r="B15" s="7"/>
       <c r="C15" s="22"/>
       <c r="D15" s="24" t="s">
         <v>62</v>
       </c>
       <c r="E15" s="24"/>
       <c r="F15" s="41"/>
       <c r="G15" s="23"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="29"/>
     </row>
-    <row r="16" spans="1:14" ht="12.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14" ht="12.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="6"/>
       <c r="B16" s="7"/>
       <c r="C16" s="22"/>
       <c r="D16" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="24"/>
       <c r="F16" s="41"/>
       <c r="G16" s="23"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="29"/>
     </row>
-    <row r="17" spans="1:11" ht="12.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" ht="12.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6"/>
       <c r="B17" s="7"/>
       <c r="C17" s="22"/>
       <c r="D17" s="24" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="24"/>
       <c r="F17" s="41"/>
       <c r="G17" s="23"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="29"/>
     </row>
-    <row r="18" spans="1:11" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:11" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="6"/>
       <c r="B18" s="7"/>
       <c r="C18" s="22"/>
       <c r="D18" s="24" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="24"/>
       <c r="F18" s="41"/>
       <c r="G18" s="23"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="29"/>
     </row>
-    <row r="19" spans="1:11" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:11" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="6"/>
       <c r="B19" s="7"/>
       <c r="C19" s="22"/>
       <c r="D19" s="25" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="25"/>
       <c r="F19" s="42">
         <f>+F12+F13-F14-F15+F16+F17+F18</f>
         <v>4500</v>
       </c>
       <c r="G19" s="20" t="str">
         <f>+D8&amp;"kk:n tulot"</f>
         <v>5kk:n tulot</v>
       </c>
       <c r="H19" s="74">
         <f>+F19</f>
         <v>4500</v>
       </c>
       <c r="I19" s="74"/>
       <c r="J19" s="74"/>
       <c r="K19" s="29"/>
     </row>
-    <row r="20" spans="1:11" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:11" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="6"/>
       <c r="B20" s="7"/>
       <c r="C20" s="22"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="20" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="74">
         <f>+H19/D8*12</f>
         <v>10800</v>
       </c>
       <c r="I20" s="74"/>
       <c r="J20" s="74"/>
       <c r="K20" s="29"/>
     </row>
-    <row r="21" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="6"/>
       <c r="B21" s="7"/>
       <c r="C21" s="22"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="29"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="6"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="29"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" s="6"/>
       <c r="B23" s="20" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="K23" s="29"/>
     </row>
-    <row r="24" spans="1:11" ht="12.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" ht="12.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="6"/>
       <c r="B24" s="7"/>
       <c r="C24" s="72"/>
       <c r="D24" s="73"/>
       <c r="E24" s="73"/>
       <c r="F24" s="73"/>
       <c r="G24" s="73"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="29"/>
     </row>
-    <row r="25" spans="1:11" ht="12.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="12.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="6"/>
       <c r="B25" s="7"/>
       <c r="C25" s="22"/>
       <c r="D25" s="24" t="s">
         <v>64</v>
       </c>
       <c r="E25" s="23"/>
       <c r="F25" s="43">
         <v>250000</v>
       </c>
       <c r="G25" s="23"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="29"/>
     </row>
-    <row r="26" spans="1:11" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:11" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="6"/>
       <c r="B26" s="7"/>
       <c r="C26" s="22"/>
       <c r="D26" s="24" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="23"/>
       <c r="F26" s="44"/>
       <c r="G26" s="23"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="29"/>
     </row>
-    <row r="27" spans="1:11" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:11" ht="12.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
       <c r="B27" s="7"/>
       <c r="C27" s="22"/>
       <c r="D27" s="25" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="26"/>
       <c r="F27" s="42">
         <f>+F25-F26</f>
         <v>250000</v>
       </c>
       <c r="G27" s="23"/>
       <c r="H27" s="74">
         <f>+F27</f>
         <v>250000</v>
       </c>
       <c r="I27" s="74"/>
       <c r="J27" s="74"/>
       <c r="K27" s="29"/>
     </row>
-    <row r="28" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="6"/>
       <c r="B28" s="7"/>
       <c r="C28" s="22"/>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="29"/>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29" s="6"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="29"/>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="9"/>
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="30"/>
     </row>
-    <row r="32" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A32" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="48"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="28"/>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A33" s="6"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
@@ -1844,56 +1845,56 @@
       <c r="A34" s="6"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7" t="s">
         <v>40</v>
       </c>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="29"/>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A35" s="6"/>
       <c r="B35" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="20"/>
       <c r="F35" s="47">
-        <f>+IF(AND(H20&lt;15000,H27&lt;21467.52),330,520)</f>
+        <f>+IF(AND(H20&lt;15000,H27&lt;20930.82),330,520)</f>
         <v>520</v>
       </c>
       <c r="G35" s="7"/>
       <c r="H35" s="66">
-        <f>+IF(AND(H20&lt;15000,H27&lt;21467.52),330/12*D8,520/12*D8)</f>
+        <f>+IF(AND(H20&lt;15000,H27&lt;20930.82),330/12*D8,520/12*D8)</f>
         <v>216.66666666666669</v>
       </c>
       <c r="I35" s="71"/>
       <c r="J35" s="71"/>
       <c r="K35" s="29"/>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A36" s="6"/>
       <c r="B36" s="20"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="29"/>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A37" s="6"/>
       <c r="B37" s="20"/>
       <c r="C37" s="7" t="s">
         <v>36</v>
       </c>
@@ -1986,401 +1987,401 @@
       <c r="J42" s="12"/>
       <c r="K42" s="29"/>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A43" s="6"/>
       <c r="B43" s="20"/>
       <c r="C43" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7" t="s">
         <v>2</v>
       </c>
       <c r="J43" s="7"/>
       <c r="K43" s="29"/>
     </row>
     <row r="44" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="6"/>
       <c r="B44" s="20"/>
       <c r="C44" s="7"/>
       <c r="D44" s="32" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="E44" s="14"/>
       <c r="F44" s="7"/>
       <c r="G44" s="14"/>
       <c r="H44" s="7"/>
       <c r="I44" s="13"/>
       <c r="J44" s="7"/>
       <c r="K44" s="29">
         <f>+IF(I44="",0,I44*240)</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A45" s="6"/>
       <c r="B45" s="20"/>
       <c r="C45" s="7"/>
       <c r="D45" s="32" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E45" s="32"/>
       <c r="F45" s="7"/>
       <c r="G45" s="14"/>
       <c r="H45" s="14"/>
       <c r="I45" s="13"/>
       <c r="J45" s="14"/>
       <c r="K45" s="29">
         <f>+IF(I45="",0,I45*400)</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A46" s="6"/>
       <c r="B46" s="20"/>
       <c r="C46" s="7"/>
       <c r="D46" s="32" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="E46" s="32"/>
       <c r="F46" s="7"/>
       <c r="G46" s="14"/>
       <c r="H46" s="14"/>
       <c r="I46" s="13"/>
       <c r="J46" s="14"/>
       <c r="K46" s="29">
         <f>+IF(I46="",0,I46*750)</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A47" s="6"/>
       <c r="B47" s="20"/>
       <c r="C47" s="7"/>
       <c r="D47" s="32"/>
       <c r="E47" s="32"/>
       <c r="F47" s="7"/>
       <c r="G47" s="14"/>
       <c r="H47" s="14"/>
       <c r="I47" s="54"/>
       <c r="J47" s="14"/>
       <c r="K47" s="29"/>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A48" s="6"/>
       <c r="B48" s="20"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7" t="s">
         <v>40</v>
       </c>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="29"/>
     </row>
     <row r="49" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A49" s="6"/>
       <c r="B49" s="20"/>
       <c r="C49" s="55" t="s">
         <v>44</v>
       </c>
       <c r="D49" s="7"/>
       <c r="E49" s="20"/>
       <c r="F49" s="47">
-        <f>IF(H27&gt;21467.52,(((+H27-(21467.52)))*0.02),0)</f>
-        <v>4570.6496000000006</v>
+        <f>IF(H27&gt;20930.82,(((+H27-(20930.82)))*0.02),0)</f>
+        <v>4581.3836000000001</v>
       </c>
       <c r="G49" s="7"/>
       <c r="H49" s="66">
-        <f>IF(H27&gt;21467.52,(((+H27-(21467.52)))*0.02)/12*D8,0)</f>
-        <v>1904.4373333333338</v>
+        <f>IF(H27&gt;20930.82,(((+H27-(20930.82)))*0.02)/12*D8,0)</f>
+        <v>1908.9098333333334</v>
       </c>
       <c r="I49" s="71"/>
       <c r="J49" s="71"/>
       <c r="K49" s="29"/>
       <c r="M49" s="56"/>
       <c r="N49" s="50"/>
       <c r="O49" s="50"/>
     </row>
     <row r="50" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A50" s="6"/>
       <c r="B50" s="20"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
       <c r="J50" s="7"/>
       <c r="K50" s="29"/>
     </row>
     <row r="51" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A51" s="6"/>
       <c r="B51" s="20"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
       <c r="J51" s="7"/>
       <c r="K51" s="29"/>
     </row>
     <row r="52" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A52" s="6"/>
       <c r="B52" s="20" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D52" s="15"/>
       <c r="E52" s="15"/>
       <c r="F52" s="15"/>
       <c r="G52" s="7"/>
       <c r="H52" s="66">
         <f>+H35+K40+K41+K45+K46+H49+K44</f>
-        <v>2121.1040000000003</v>
+        <v>2125.5765000000001</v>
       </c>
       <c r="I52" s="66">
         <f>+I35+J40+J41+J45+J46+I49</f>
         <v>0</v>
       </c>
       <c r="J52" s="66" t="e">
         <f>+J35+#REF!+#REF!+#REF!+#REF!+J49</f>
         <v>#REF!</v>
       </c>
       <c r="K52" s="29"/>
     </row>
     <row r="53" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A53" s="6"/>
       <c r="B53" s="20"/>
       <c r="C53" s="15"/>
       <c r="D53" s="15"/>
       <c r="E53" s="15"/>
       <c r="F53" s="7" t="s">
         <v>40</v>
       </c>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
       <c r="I53" s="7"/>
       <c r="J53" s="7"/>
       <c r="K53" s="29"/>
       <c r="N53" s="16"/>
     </row>
     <row r="54" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A54" s="6"/>
       <c r="B54" s="20" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D54" s="15"/>
       <c r="E54" s="15"/>
       <c r="F54" s="47">
-        <f>+IF(AND(H20&lt;7155.84,H27&lt;21467.52),0,IF(+H20-7155.84+F49&lt;0,0,(H20+F49-7155.84)*0.19))</f>
-        <v>1560.8138240000001</v>
+        <f>+IF(AND(H20&lt;6976.94,H27&lt;20930.82),0,IF(+H20-6976.94+F49&lt;0,0,(H20+F49-6976.94)*0.19))</f>
+        <v>1596.8442840000005</v>
       </c>
       <c r="G54" s="7"/>
       <c r="H54" s="66">
-        <f>+IF(AND(H20&lt;7155.84,H27&lt;21467.52),0,IF(+H20-7155.84+F49&lt;0,0,(H20+F49-7155.84)*0.19/12*D8))</f>
-        <v>650.33909333333338</v>
+        <f>+IF(AND(H20&lt;6976.94,H27&lt;20930.82),0,IF(+H20-6976.94+F49&lt;0,0,(H20+F49-6976.94)*0.19/12*D8))</f>
+        <v>665.35178500000018</v>
       </c>
       <c r="I54" s="66">
         <f>(+I20-5532.6+I49)*0.18</f>
         <v>-995.86800000000005</v>
       </c>
       <c r="J54" s="66">
         <f>(+J20-5532.6+J49)*0.18</f>
         <v>-995.86800000000005</v>
       </c>
       <c r="K54" s="29"/>
       <c r="L54" s="16"/>
       <c r="M54" s="56"/>
       <c r="N54" s="56"/>
       <c r="O54" s="56"/>
     </row>
     <row r="55" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A55" s="6"/>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="7"/>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="7"/>
       <c r="I55" s="7"/>
       <c r="J55" s="7"/>
       <c r="K55" s="29"/>
       <c r="N55" s="16"/>
     </row>
     <row r="56" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A56" s="6"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="7"/>
       <c r="I56" s="7"/>
       <c r="J56" s="7"/>
       <c r="K56" s="29"/>
     </row>
-    <row r="57" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:15" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A57" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B57" s="39"/>
       <c r="C57" s="18"/>
       <c r="D57" s="18">
         <f>+D8</f>
         <v>5</v>
       </c>
       <c r="E57" s="18" t="s">
         <v>5</v>
       </c>
       <c r="F57" s="18"/>
       <c r="G57" s="18"/>
       <c r="H57" s="75">
         <f>+IF(H54&lt;H52,H54,H52)</f>
-        <v>650.33909333333338</v>
+        <v>665.35178500000018</v>
       </c>
       <c r="I57" s="75">
         <f>+IF(I54&lt;I52,I54,I52)</f>
         <v>-995.86800000000005</v>
       </c>
       <c r="J57" s="75" t="e">
         <f>+IF(J54&lt;J52,J54,J52)</f>
         <v>#REF!</v>
       </c>
       <c r="K57" s="29"/>
     </row>
     <row r="58" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A58" s="9"/>
       <c r="B58" s="10"/>
       <c r="C58" s="10"/>
       <c r="D58" s="10"/>
       <c r="E58" s="10"/>
       <c r="F58" s="10"/>
       <c r="G58" s="10"/>
       <c r="H58" s="10"/>
       <c r="I58" s="10"/>
       <c r="J58" s="10"/>
       <c r="K58" s="30"/>
     </row>
-    <row r="60" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:15" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A60" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B60" s="39"/>
       <c r="D60" t="s">
         <v>38</v>
       </c>
       <c r="H60" s="68"/>
       <c r="I60" s="68"/>
       <c r="J60" s="68"/>
     </row>
-    <row r="62" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:15" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A62" s="39" t="s">
         <v>39</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="H62" s="68"/>
       <c r="I62" s="68"/>
       <c r="J62" s="68"/>
     </row>
-    <row r="65" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A65" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B65" s="49"/>
       <c r="C65" s="34"/>
       <c r="D65" s="34"/>
       <c r="E65" s="34"/>
       <c r="F65" s="34"/>
       <c r="G65" s="34"/>
       <c r="H65" s="69">
         <f>+H57+H62+H60</f>
-        <v>650.33909333333338</v>
+        <v>665.35178500000018</v>
       </c>
       <c r="I65" s="69"/>
       <c r="J65" s="69"/>
       <c r="K65" s="35"/>
     </row>
     <row r="68" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="D68" s="67"/>
       <c r="E68" s="67"/>
       <c r="F68" s="36"/>
     </row>
     <row r="69" spans="1:11" x14ac:dyDescent="0.25">
       <c r="D69" s="63"/>
       <c r="E69" s="63"/>
       <c r="F69" s="36"/>
     </row>
     <row r="70" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>15</v>
       </c>
       <c r="D70" s="67"/>
       <c r="E70" s="67"/>
       <c r="F70" s="36"/>
     </row>
     <row r="71" spans="1:11" x14ac:dyDescent="0.25">
       <c r="D71" s="63"/>
       <c r="E71" s="63"/>
       <c r="F71" s="37"/>
     </row>
     <row r="72" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F72" s="37"/>
     </row>
-    <row r="73" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:11" ht="13" x14ac:dyDescent="0.3">
       <c r="A73" s="53" t="s">
         <v>43</v>
       </c>
       <c r="F73" s="37"/>
     </row>
     <row r="74" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F74" s="37"/>
     </row>
-    <row r="75" spans="1:11" ht="46.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:11" ht="46.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="70" t="s">
         <v>60</v>
       </c>
       <c r="C75" s="71"/>
       <c r="D75" s="71"/>
       <c r="E75" s="71"/>
       <c r="F75" s="71"/>
       <c r="G75" s="71"/>
       <c r="H75" s="71"/>
       <c r="I75" s="71"/>
       <c r="J75" s="71"/>
       <c r="K75" s="71"/>
     </row>
     <row r="76" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A76" s="38"/>
       <c r="B76" s="51"/>
     </row>
     <row r="77" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A77" s="38"/>
       <c r="B77" s="51" t="s">
         <v>59</v>
       </c>
@@ -2445,185 +2446,185 @@
       <c r="A84" s="38"/>
       <c r="B84" s="70" t="s">
         <v>48</v>
       </c>
       <c r="C84" s="65"/>
       <c r="D84" s="65"/>
       <c r="E84" s="65"/>
       <c r="F84" s="65"/>
       <c r="G84" s="65"/>
       <c r="H84" s="65"/>
       <c r="I84" s="65"/>
       <c r="J84" s="65"/>
     </row>
     <row r="85" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="38"/>
       <c r="B85" s="60"/>
       <c r="C85" s="61"/>
       <c r="D85" s="61"/>
       <c r="E85" s="61"/>
       <c r="F85" s="61"/>
       <c r="G85" s="61"/>
       <c r="H85" s="61"/>
       <c r="I85" s="61"/>
       <c r="J85" s="61"/>
     </row>
-    <row r="86" spans="1:11" ht="25.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:11" ht="25.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="38"/>
       <c r="B86" s="64" t="s">
         <v>56</v>
       </c>
       <c r="C86" s="65"/>
       <c r="D86" s="65"/>
       <c r="E86" s="65"/>
       <c r="F86" s="65"/>
       <c r="G86" s="61"/>
       <c r="H86" s="61"/>
       <c r="I86" s="61"/>
       <c r="J86" s="61"/>
     </row>
     <row r="87" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B87" s="62" t="s">
         <v>53</v>
       </c>
       <c r="K87"/>
     </row>
     <row r="88" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B88" s="62" t="s">
         <v>49</v>
       </c>
       <c r="K88"/>
     </row>
     <row r="89" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B89" s="62" t="s">
         <v>50</v>
       </c>
       <c r="K89"/>
     </row>
     <row r="90" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B90" s="62" t="s">
         <v>51</v>
       </c>
       <c r="K90"/>
     </row>
     <row r="91" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B91" s="62" t="s">
         <v>54</v>
       </c>
       <c r="K91"/>
     </row>
     <row r="92" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A92" s="37"/>
       <c r="B92" s="52"/>
     </row>
-    <row r="93" spans="1:11" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:11" ht="27.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B93" s="70" t="s">
         <v>65</v>
       </c>
       <c r="C93" s="71"/>
       <c r="D93" s="71"/>
       <c r="E93" s="71"/>
       <c r="F93" s="71"/>
       <c r="G93" s="71"/>
       <c r="H93" s="71"/>
       <c r="I93" s="71"/>
       <c r="J93" s="71"/>
       <c r="K93" s="71"/>
     </row>
     <row r="94" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A94" s="37"/>
       <c r="B94" s="52"/>
     </row>
-    <row r="95" spans="1:11" ht="43.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:11" ht="43.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="37"/>
       <c r="B95" s="76" t="s">
         <v>52</v>
       </c>
       <c r="C95" s="71"/>
       <c r="D95" s="71"/>
       <c r="E95" s="71"/>
       <c r="F95" s="71"/>
       <c r="G95" s="71"/>
       <c r="H95" s="71"/>
       <c r="I95" s="71"/>
       <c r="J95" s="71"/>
       <c r="K95" s="71"/>
     </row>
     <row r="96" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A96" s="37"/>
       <c r="B96" s="52"/>
     </row>
-    <row r="97" spans="1:11" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:11" ht="28.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B97" s="70" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C97" s="65"/>
       <c r="D97" s="65"/>
       <c r="E97" s="65"/>
       <c r="F97" s="65"/>
       <c r="G97" s="65"/>
       <c r="H97" s="65"/>
       <c r="I97" s="65"/>
       <c r="J97" s="65"/>
     </row>
     <row r="98" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A98" s="37"/>
       <c r="B98" s="52"/>
     </row>
     <row r="99" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B99" s="70" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C99" s="71"/>
       <c r="D99" s="71"/>
       <c r="E99" s="71"/>
       <c r="F99" s="71"/>
       <c r="G99" s="71"/>
       <c r="H99" s="71"/>
       <c r="I99" s="71"/>
       <c r="J99" s="71"/>
       <c r="K99" s="71"/>
     </row>
     <row r="100" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A100" s="37"/>
       <c r="B100" s="52"/>
     </row>
-    <row r="101" spans="1:11" ht="109.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:11" ht="109.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B101" s="70" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C101" s="71"/>
       <c r="D101" s="71"/>
       <c r="E101" s="71"/>
       <c r="F101" s="71"/>
       <c r="G101" s="71"/>
       <c r="H101" s="71"/>
       <c r="I101" s="71"/>
       <c r="J101" s="71"/>
       <c r="K101" s="71"/>
     </row>
     <row r="102" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A102" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B102" s="70" t="s">
         <v>45</v>
       </c>
       <c r="C102" s="65"/>
       <c r="D102" s="65"/>
       <c r="E102" s="65"/>
       <c r="F102" s="65"/>
       <c r="G102" s="65"/>
       <c r="H102" s="65"/>
       <c r="I102" s="65"/>
@@ -2707,51 +2708,51 @@
     <row r="128" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B128" s="50"/>
     </row>
     <row r="129" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B129" s="50"/>
     </row>
     <row r="130" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B130" s="50"/>
     </row>
     <row r="131" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B131" s="50"/>
     </row>
     <row r="132" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B132" s="50"/>
     </row>
     <row r="133" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B133" s="50"/>
     </row>
     <row r="134" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B134" s="50"/>
     </row>
     <row r="135" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B135" s="50"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="PRDDzfO93MMSQEVw8Rxy5q5zDU59oZYfEEiDDoZPTOGkUX1zKuTf9Qaacq2ZBzYMDIic+ajJbNm/gHNBbYYPzA==" saltValue="4+3F1HqIqdsgKsgEM6IApQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="QxCymr7hUgymItjTWae9BORFkbcSoG4ZQIEBaM6mmwzL2Prrqfn5Yz34CPCtJGba+oJvarHrnHkdiAi0sNug5g==" saltValue="CLFijlp3cOJZumwmqIZxwA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="31">
     <mergeCell ref="B102:J102"/>
     <mergeCell ref="B81:J81"/>
     <mergeCell ref="B83:J83"/>
     <mergeCell ref="B80:J80"/>
     <mergeCell ref="B84:J84"/>
     <mergeCell ref="B97:J97"/>
     <mergeCell ref="B99:K99"/>
     <mergeCell ref="B101:K101"/>
     <mergeCell ref="B93:K93"/>
     <mergeCell ref="B95:K95"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="C24:G24"/>
     <mergeCell ref="H54:J54"/>
     <mergeCell ref="H60:J60"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="H19:J19"/>
     <mergeCell ref="H20:J20"/>
     <mergeCell ref="H27:J27"/>
     <mergeCell ref="H35:J35"/>
     <mergeCell ref="H49:J49"/>
     <mergeCell ref="H57:J57"/>
     <mergeCell ref="D71:E71"/>
     <mergeCell ref="B86:F86"/>